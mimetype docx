--- v0 (2025-12-25)
+++ v1 (2026-06-07)
@@ -10768,51 +10768,50 @@
           </w:tcPr>
           <w:p w14:paraId="49A5EC79" w14:textId="3274A6C6" w:rsidR="00854386" w:rsidRPr="00403497" w:rsidRDefault="00854386" w:rsidP="003C0AAC">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00403497">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Type here…</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7D6DC6C7" w14:textId="123E4869" w:rsidR="00854386" w:rsidRPr="00403497" w:rsidRDefault="00854386" w:rsidP="003C0AAC">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p w14:paraId="776FC4EA" w14:textId="77777777" w:rsidR="00854386" w:rsidRPr="00403497" w:rsidRDefault="00854386" w:rsidP="003C0AAC">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -12436,75 +12435,73 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A2379">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>File Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E02C40" w14:paraId="337882E6" w14:textId="77777777" w:rsidTr="00E02C40">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="32CFF14D" w14:textId="4C860D0C" w:rsidR="00E02C40" w:rsidRPr="007A2379" w:rsidRDefault="00E02C40" w:rsidP="003C0AAC">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3710" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4AE7F61C" w14:textId="77777777" w:rsidR="00E02C40" w:rsidRDefault="00E02C40" w:rsidP="003C0AAC">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(For companies)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E68EAE4" w14:textId="763D7C69" w:rsidR="00E02C40" w:rsidRPr="00E02C40" w:rsidRDefault="00E02C40" w:rsidP="00E02C40">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="45"/>
@@ -12544,75 +12541,73 @@
           </w:tcPr>
           <w:p w14:paraId="4A081773" w14:textId="2C307B6B" w:rsidR="00E02C40" w:rsidRPr="007A2379" w:rsidRDefault="00E02C40" w:rsidP="003C0AAC">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>For attachment file…</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A24692" w14:paraId="6F8DC566" w14:textId="77777777" w:rsidTr="00E02C40">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="137EA441" w14:textId="796C5857" w:rsidR="00A24692" w:rsidRPr="007A2379" w:rsidRDefault="00E02C40" w:rsidP="003C0AAC">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3710" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="615ED8EF" w14:textId="3B1BA183" w:rsidR="00A24692" w:rsidRPr="007A2379" w:rsidRDefault="00A24692" w:rsidP="003C0AAC">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A2379">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(For society)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="17C14B42" w14:textId="3A135758" w:rsidR="00A24692" w:rsidRPr="007C2A4C" w:rsidRDefault="00A24692" w:rsidP="007C2A4C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
@@ -12661,75 +12656,73 @@
           </w:tcPr>
           <w:p w14:paraId="7C701A71" w14:textId="1A464D2F" w:rsidR="00A24692" w:rsidRPr="007A2379" w:rsidRDefault="00E02C40" w:rsidP="003C0AAC">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>For attachment file…</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A2379" w14:paraId="251D670C" w14:textId="77777777" w:rsidTr="00E02C40">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="02A09F6C" w14:textId="5C17B6DF" w:rsidR="007A2379" w:rsidRPr="007A2379" w:rsidRDefault="00E02C40" w:rsidP="003C0AAC">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3710" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4B908E27" w14:textId="77777777" w:rsidR="007A2379" w:rsidRPr="007A2379" w:rsidRDefault="007A2379" w:rsidP="007A2379">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A2379">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>CTC-endorsed training plan (e.g. CTC NTUC / Worker rep signature with</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="03AA5067" w14:textId="3DBE6BD4" w:rsidR="007A2379" w:rsidRPr="007A2379" w:rsidRDefault="007A2379" w:rsidP="007A2379">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
@@ -13088,155 +13081,146 @@
           <w:p w14:paraId="6CA5D9E3" w14:textId="77777777" w:rsidR="007A2379" w:rsidRPr="007A2379" w:rsidRDefault="007A2379" w:rsidP="007A2379">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A2379">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Unionised CTCs: President of Union, Executive Secretary (ES), General Secretary (GS)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="31A4C4EA" w14:textId="77777777" w:rsidR="007A2379" w:rsidRPr="007A2379" w:rsidRDefault="007A2379" w:rsidP="007A2379">
+          <w:p w14:paraId="6710B12C" w14:textId="515434F3" w:rsidR="007A2379" w:rsidRPr="007A2379" w:rsidRDefault="007A2379" w:rsidP="007A2379">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A2379">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>U SME CTCs: Director of U SME</w:t>
-[...9 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:t>Other CTCs: Cluster Super</w:t>
+            </w:r>
+            <w:r w:rsidR="00D25984">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>vising</w:t>
+            </w:r>
             <w:r w:rsidRPr="007A2379">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Other CTCs: Cluster Super Lead</w:t>
+              <w:t xml:space="preserve"> Lead</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5516" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
           </w:tcPr>
           <w:p w14:paraId="0669D502" w14:textId="5C05FCF4" w:rsidR="007A2379" w:rsidRPr="007A2379" w:rsidRDefault="00E02C40" w:rsidP="003C0AAC">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>For attachment file…</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A24692" w14:paraId="140BFD6A" w14:textId="77777777" w:rsidTr="00E02C40">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2F066E95" w14:textId="7360933E" w:rsidR="00A24692" w:rsidRPr="007A2379" w:rsidRDefault="00E02C40" w:rsidP="003C0AAC">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3710" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2C28A429" w14:textId="46F77F10" w:rsidR="007C2A4C" w:rsidRDefault="007C2A4C" w:rsidP="003C0AAC">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C2A4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(For External Training Only)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="24CD12F6" w14:textId="058B828D" w:rsidR="00A24692" w:rsidRPr="007C2A4C" w:rsidRDefault="007C2A4C" w:rsidP="0084659F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
@@ -13283,75 +13267,73 @@
           </w:tcPr>
           <w:p w14:paraId="6A5D301F" w14:textId="011203EC" w:rsidR="00A24692" w:rsidRPr="007A2379" w:rsidRDefault="00E02C40" w:rsidP="003C0AAC">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>For attachment file…</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00486D09" w14:paraId="198EF9D5" w14:textId="77777777" w:rsidTr="00E02C40">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="550" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7B66E4CC" w14:textId="1D130E9D" w:rsidR="00486D09" w:rsidRDefault="00486D09" w:rsidP="00486D09">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3710" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="78BE1AE5" w14:textId="77777777" w:rsidR="00486D09" w:rsidRDefault="00486D09" w:rsidP="00486D09">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00486D09">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>CTC endorsement for the project</w:t>
             </w:r>
             <w:r w:rsidRPr="007C2A4C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -13795,134 +13777,108 @@
           <w:tcPr>
             <w:tcW w:w="7614" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="50709078" w14:textId="5A9F65DD" w:rsidR="005D569E" w:rsidRPr="007C3518" w:rsidRDefault="005D569E" w:rsidP="003C0AAC">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C3518">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Unionised CTCs: President of Union, Executive Secretary (ES), General Secretary (GS).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D569E" w:rsidRPr="007C3518" w14:paraId="764F3D5D" w14:textId="77777777" w:rsidTr="005B606E">
+      <w:tr w:rsidR="005D569E" w:rsidRPr="007C3518" w14:paraId="296FCB14" w14:textId="77777777" w:rsidTr="005B606E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3C6EDBAF" w14:textId="77777777" w:rsidR="005D569E" w:rsidRPr="007C3518" w:rsidRDefault="005D569E" w:rsidP="003C0AAC">
+          <w:p w14:paraId="58F219E3" w14:textId="77777777" w:rsidR="005D569E" w:rsidRPr="007C3518" w:rsidRDefault="005D569E" w:rsidP="003C0AAC">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7614" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03EEAC28" w14:textId="122C3242" w:rsidR="005D569E" w:rsidRPr="007C3518" w:rsidRDefault="005D569E" w:rsidP="003C0AAC">
+          <w:p w14:paraId="5AD7F21B" w14:textId="7826C897" w:rsidR="005D569E" w:rsidRPr="007C3518" w:rsidRDefault="005D569E" w:rsidP="003C0AAC">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C3518">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>U SME CTCs: Director of U SME</w:t>
-[...35 lines deleted...]
-            </w:pPr>
+              <w:t>Others: Cluster Super</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC28C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>vising</w:t>
+            </w:r>
             <w:r w:rsidRPr="007C3518">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Other CTCs: Cluster Super Lead</w:t>
+              <w:t xml:space="preserve"> Lead</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2BE506C0" w14:textId="77777777" w:rsidR="00154EF6" w:rsidRPr="007C3518" w:rsidRDefault="00154EF6" w:rsidP="003C0AAC">
       <w:pPr>
         <w:pStyle w:val="TableContents"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D9D513C" w14:textId="77777777" w:rsidR="001D0507" w:rsidRDefault="001D0507" w:rsidP="003C0AAC">
       <w:pPr>
         <w:pStyle w:val="TableContents"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -14219,58 +14175,58 @@
         <w:pStyle w:val="TableContents"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="001D0507" w:rsidRPr="00154EF6" w:rsidSect="003654B2">
       <w:footerReference w:type="default" r:id="rId17"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="567" w:footer="680" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3EE3EC4D" w14:textId="77777777" w:rsidR="0026558E" w:rsidRDefault="0026558E" w:rsidP="00D141B4">
+    <w:p w14:paraId="7B025BB5" w14:textId="77777777" w:rsidR="004C0D67" w:rsidRDefault="004C0D67" w:rsidP="00D141B4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4A9FAF1B" w14:textId="77777777" w:rsidR="0026558E" w:rsidRDefault="0026558E" w:rsidP="00D141B4">
+    <w:p w14:paraId="23536219" w14:textId="77777777" w:rsidR="004C0D67" w:rsidRDefault="004C0D67" w:rsidP="00D141B4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -14294,51 +14250,50 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:panose1 w:val="020B0603030804020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
-    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Devanagari">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -14845,58 +14800,58 @@
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1217F590" w14:textId="09453BE5" w:rsidR="001D0507" w:rsidRPr="001D0507" w:rsidRDefault="001D0507" w:rsidP="001D0507">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6A5E37B1" w14:textId="77777777" w:rsidR="0026558E" w:rsidRDefault="0026558E" w:rsidP="00D141B4">
+    <w:p w14:paraId="50248430" w14:textId="77777777" w:rsidR="004C0D67" w:rsidRDefault="004C0D67" w:rsidP="00D141B4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6CB2C00F" w14:textId="77777777" w:rsidR="0026558E" w:rsidRDefault="0026558E" w:rsidP="00D141B4">
+    <w:p w14:paraId="4801A566" w14:textId="77777777" w:rsidR="004C0D67" w:rsidRDefault="004C0D67" w:rsidP="00D141B4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="279692015"/>
       <w:lock w:val="sdtContentLocked"/>
       <w:placeholder>
         <w:docPart w:val="CD2A445DB14E4F23841C9FA28E14512E"/>
       </w:placeholder>
     </w:sdtPr>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-998955206"/>
           <w:placeholder>
             <w:docPart w:val="CD2A445DB14E4F23841C9FA28E14512E"/>
           </w:placeholder>
@@ -14906,51 +14861,50 @@
             <w:tblPr>
               <w:tblStyle w:val="TableGrid"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="4868"/>
               <w:gridCol w:w="4868"/>
             </w:tblGrid>
             <w:tr w:rsidR="00BC4B5A" w:rsidRPr="00A528BD" w14:paraId="5A1981A5" w14:textId="77777777" w:rsidTr="008241E6">
               <w:sdt>
                 <w:sdtPr>
                   <w:id w:val="-378316101"/>
                   <w:placeholder>
                     <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
                   </w:placeholder>
                 </w:sdtPr>
-                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:sdt>
                     <w:sdtPr>
                       <w:id w:val="530924982"/>
                       <w:placeholder>
                         <w:docPart w:val="CA5B724557994C6C9EA2364E61083CF3"/>
                       </w:placeholder>
                       <w:text/>
                     </w:sdtPr>
                     <w:sdtContent>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="9736" w:type="dxa"/>
                           <w:gridSpan w:val="2"/>
                         </w:tcPr>
                         <w:p w14:paraId="4ED19A4E" w14:textId="7F91773C" w:rsidR="00BC4B5A" w:rsidRPr="00A528BD" w:rsidRDefault="00BC4B5A" w:rsidP="008241E6">
                           <w:pPr>
                             <w:pStyle w:val="Header"/>
                           </w:pPr>
                           <w:r>
                             <w:t xml:space="preserve">Effective Date: </w:t>
                           </w:r>
                           <w:r w:rsidR="00317C4D">
                             <w:t>19</w:t>
                           </w:r>
@@ -20306,64 +20260,66 @@
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B479C5"/>
     <w:rsid w:val="00015824"/>
     <w:rsid w:val="00031EAB"/>
     <w:rsid w:val="00053C34"/>
     <w:rsid w:val="000573E4"/>
     <w:rsid w:val="0005750E"/>
     <w:rsid w:val="00076DAC"/>
+    <w:rsid w:val="000857AA"/>
     <w:rsid w:val="000878DE"/>
     <w:rsid w:val="000A2810"/>
     <w:rsid w:val="000B371D"/>
     <w:rsid w:val="000C3252"/>
     <w:rsid w:val="000C3ABF"/>
     <w:rsid w:val="000C4884"/>
     <w:rsid w:val="000D5846"/>
     <w:rsid w:val="000E7017"/>
     <w:rsid w:val="0012249B"/>
     <w:rsid w:val="00131704"/>
     <w:rsid w:val="00147A52"/>
     <w:rsid w:val="001546BC"/>
     <w:rsid w:val="00154EF6"/>
     <w:rsid w:val="00165390"/>
+    <w:rsid w:val="001746EA"/>
     <w:rsid w:val="0019026D"/>
     <w:rsid w:val="001965D8"/>
     <w:rsid w:val="001972C3"/>
     <w:rsid w:val="001A10F4"/>
     <w:rsid w:val="001A48E5"/>
     <w:rsid w:val="001B1CCB"/>
     <w:rsid w:val="001C091D"/>
     <w:rsid w:val="001D0507"/>
     <w:rsid w:val="001E1D4C"/>
     <w:rsid w:val="001E70F6"/>
     <w:rsid w:val="0020727D"/>
     <w:rsid w:val="002236FA"/>
     <w:rsid w:val="00225AEE"/>
     <w:rsid w:val="00265187"/>
     <w:rsid w:val="0026558E"/>
     <w:rsid w:val="002674FC"/>
     <w:rsid w:val="00290155"/>
     <w:rsid w:val="002C0E00"/>
     <w:rsid w:val="002E42BA"/>
     <w:rsid w:val="002E704F"/>
     <w:rsid w:val="002F5E87"/>
     <w:rsid w:val="00306689"/>
     <w:rsid w:val="003122B9"/>
     <w:rsid w:val="00317C4D"/>
     <w:rsid w:val="003210AE"/>
@@ -20371,53 +20327,55 @@
     <w:rsid w:val="00346294"/>
     <w:rsid w:val="003530D7"/>
     <w:rsid w:val="003654B2"/>
     <w:rsid w:val="003657F1"/>
     <w:rsid w:val="00394BE9"/>
     <w:rsid w:val="00395BE5"/>
     <w:rsid w:val="003A0792"/>
     <w:rsid w:val="003B08F7"/>
     <w:rsid w:val="003C0AAC"/>
     <w:rsid w:val="003C49B5"/>
     <w:rsid w:val="003E417F"/>
     <w:rsid w:val="003E42F7"/>
     <w:rsid w:val="003E6182"/>
     <w:rsid w:val="00403497"/>
     <w:rsid w:val="004053FA"/>
     <w:rsid w:val="00406B7D"/>
     <w:rsid w:val="00416781"/>
     <w:rsid w:val="00441696"/>
     <w:rsid w:val="0044692C"/>
     <w:rsid w:val="00447DA9"/>
     <w:rsid w:val="00462ADD"/>
     <w:rsid w:val="00486D09"/>
     <w:rsid w:val="00490D09"/>
     <w:rsid w:val="004B1442"/>
     <w:rsid w:val="004B400D"/>
+    <w:rsid w:val="004C0D67"/>
     <w:rsid w:val="004E27C8"/>
     <w:rsid w:val="004F0F62"/>
     <w:rsid w:val="005155D1"/>
+    <w:rsid w:val="00527FAF"/>
     <w:rsid w:val="0053515B"/>
     <w:rsid w:val="005357E0"/>
     <w:rsid w:val="00535859"/>
     <w:rsid w:val="005404F2"/>
     <w:rsid w:val="00543AA0"/>
     <w:rsid w:val="005703E8"/>
     <w:rsid w:val="00572C6F"/>
     <w:rsid w:val="005743DB"/>
     <w:rsid w:val="005A7D9F"/>
     <w:rsid w:val="005B606E"/>
     <w:rsid w:val="005C6922"/>
     <w:rsid w:val="005D569E"/>
     <w:rsid w:val="005F418B"/>
     <w:rsid w:val="006056D4"/>
     <w:rsid w:val="00616E79"/>
     <w:rsid w:val="00617B75"/>
     <w:rsid w:val="00622D31"/>
     <w:rsid w:val="00634DBE"/>
     <w:rsid w:val="006505F7"/>
     <w:rsid w:val="00680654"/>
     <w:rsid w:val="006968D6"/>
     <w:rsid w:val="006A67EC"/>
     <w:rsid w:val="006B3AC4"/>
     <w:rsid w:val="006B4D93"/>
     <w:rsid w:val="006B730F"/>
@@ -20534,100 +20492,103 @@
     <w:rsid w:val="00C26CC2"/>
     <w:rsid w:val="00C4066D"/>
     <w:rsid w:val="00C4462B"/>
     <w:rsid w:val="00C46D92"/>
     <w:rsid w:val="00C520A8"/>
     <w:rsid w:val="00C564EE"/>
     <w:rsid w:val="00C57C17"/>
     <w:rsid w:val="00C615D5"/>
     <w:rsid w:val="00C74CA3"/>
     <w:rsid w:val="00C75A43"/>
     <w:rsid w:val="00C97887"/>
     <w:rsid w:val="00CA4858"/>
     <w:rsid w:val="00CA7CDF"/>
     <w:rsid w:val="00CC2E89"/>
     <w:rsid w:val="00CD1E88"/>
     <w:rsid w:val="00CD6E75"/>
     <w:rsid w:val="00CE1298"/>
     <w:rsid w:val="00CF016A"/>
     <w:rsid w:val="00CF2E94"/>
     <w:rsid w:val="00CF37BF"/>
     <w:rsid w:val="00D002B6"/>
     <w:rsid w:val="00D035B5"/>
     <w:rsid w:val="00D141B4"/>
     <w:rsid w:val="00D16E05"/>
     <w:rsid w:val="00D23054"/>
+    <w:rsid w:val="00D25984"/>
     <w:rsid w:val="00D31C5C"/>
     <w:rsid w:val="00D37620"/>
     <w:rsid w:val="00D447B2"/>
     <w:rsid w:val="00D67954"/>
     <w:rsid w:val="00D76081"/>
     <w:rsid w:val="00D76827"/>
     <w:rsid w:val="00D772A5"/>
     <w:rsid w:val="00D81B18"/>
     <w:rsid w:val="00D85478"/>
     <w:rsid w:val="00DB33B4"/>
     <w:rsid w:val="00DB7C2C"/>
     <w:rsid w:val="00DD0E0A"/>
     <w:rsid w:val="00DD4A9D"/>
     <w:rsid w:val="00DE32E3"/>
     <w:rsid w:val="00DF6A14"/>
     <w:rsid w:val="00E02C40"/>
     <w:rsid w:val="00E07E9E"/>
     <w:rsid w:val="00E5790C"/>
     <w:rsid w:val="00E62DA5"/>
     <w:rsid w:val="00E6508E"/>
     <w:rsid w:val="00E8472E"/>
     <w:rsid w:val="00E84A61"/>
     <w:rsid w:val="00E8700B"/>
     <w:rsid w:val="00E952A1"/>
     <w:rsid w:val="00EA76E6"/>
     <w:rsid w:val="00EB1C46"/>
     <w:rsid w:val="00EB245C"/>
     <w:rsid w:val="00EC0EED"/>
     <w:rsid w:val="00EE03A6"/>
     <w:rsid w:val="00EE44F0"/>
     <w:rsid w:val="00EF3758"/>
     <w:rsid w:val="00F005A2"/>
     <w:rsid w:val="00F22A98"/>
     <w:rsid w:val="00F337F8"/>
     <w:rsid w:val="00F36C81"/>
     <w:rsid w:val="00F41C5B"/>
     <w:rsid w:val="00F508E7"/>
     <w:rsid w:val="00F52E96"/>
     <w:rsid w:val="00F55BCA"/>
     <w:rsid w:val="00F572B4"/>
     <w:rsid w:val="00F71FB4"/>
     <w:rsid w:val="00F75FB0"/>
     <w:rsid w:val="00F85167"/>
     <w:rsid w:val="00FA7E49"/>
     <w:rsid w:val="00FB0393"/>
     <w:rsid w:val="00FB67DA"/>
     <w:rsid w:val="00FC162D"/>
+    <w:rsid w:val="00FC28C7"/>
     <w:rsid w:val="00FD161F"/>
     <w:rsid w:val="00FD1ABE"/>
     <w:rsid w:val="00FD491C"/>
+    <w:rsid w:val="00FE287F"/>
     <w:rsid w:val="00FE38F4"/>
     <w:rsid w:val="00FF28DA"/>
     <w:rsid w:val="00FF5393"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-MY"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -22099,51 +22060,51 @@
           <w:r w:rsidRPr="003C19C9">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{CADF250A-CB34-4814-A1E4-C65A42232A82}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00CE3561">
+        <w:p w:rsidR="004A1C5B" w:rsidRDefault="00CE3561">
           <w:r w:rsidRPr="005E7E4E">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -22172,109 +22133,113 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:panose1 w:val="020B0603030804020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
-    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Devanagari">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B3146C"/>
+    <w:rsid w:val="000857AA"/>
     <w:rsid w:val="000F0440"/>
+    <w:rsid w:val="001746EA"/>
     <w:rsid w:val="003227B1"/>
+    <w:rsid w:val="00323F1E"/>
+    <w:rsid w:val="004A1C5B"/>
     <w:rsid w:val="008451FA"/>
     <w:rsid w:val="00A37208"/>
     <w:rsid w:val="00B3146C"/>
     <w:rsid w:val="00CA4858"/>
     <w:rsid w:val="00CE3561"/>
     <w:rsid w:val="00D17976"/>
     <w:rsid w:val="00DB33B4"/>
     <w:rsid w:val="00DE7A30"/>
+    <w:rsid w:val="00E60388"/>
     <w:rsid w:val="00F02265"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-MY"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
@@ -23026,69 +22991,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E6913D71-8AE7-484D-9E5F-6599834AACF4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>3170</Words>
-  <Characters>18071</Characters>
+  <Words>3162</Words>
+  <Characters>18025</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>150</Lines>
   <Paragraphs>42</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>21199</CharactersWithSpaces>
+  <CharactersWithSpaces>21145</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>sitiaishah310894@gmail.com</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>