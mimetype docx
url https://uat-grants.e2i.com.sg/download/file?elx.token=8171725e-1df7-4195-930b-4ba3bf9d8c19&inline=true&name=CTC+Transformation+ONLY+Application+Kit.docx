--- v1 (2026-03-23)
+++ v2 (2026-06-07)
@@ -18026,5391 +18026,6031 @@
     </w:p>
     <w:p w14:paraId="334BB3B5" w14:textId="77777777" w:rsidR="00FA1E37" w:rsidRDefault="00FA1E37" w:rsidP="00FA1E37">
       <w:pPr>
         <w:pStyle w:val="TableContents"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7A3A05C2" w14:textId="77777777" w:rsidR="00FA1E37" w:rsidRDefault="00FA1E37" w:rsidP="00FA1E37">
       <w:pPr>
         <w:pStyle w:val="TableContents"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1EFBEFF8" w14:textId="77777777" w:rsidR="00FA1E37" w:rsidRDefault="00FA1E37" w:rsidP="00FA1E37">
+    <w:p w14:paraId="1EFBEFF8" w14:textId="77777777" w:rsidR="00FA1E37" w:rsidRDefault="00FA1E37" w:rsidP="000B42EB">
       <w:pPr>
         <w:pStyle w:val="TableContents"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-177"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Additional information on the funding components</w:t>
       </w:r>
-    </w:p>
-[...10 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="122"/>
         <w:tblW w:w="9918" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="427"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="1499"/>
+        <w:gridCol w:w="421"/>
+        <w:gridCol w:w="1135"/>
+        <w:gridCol w:w="1129"/>
+        <w:gridCol w:w="923"/>
+        <w:gridCol w:w="1165"/>
+        <w:gridCol w:w="1151"/>
+        <w:gridCol w:w="1201"/>
+        <w:gridCol w:w="1212"/>
+        <w:gridCol w:w="1581"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FA1E37" w:rsidRPr="00DC50D8" w14:paraId="38FA86BE" w14:textId="77777777" w:rsidTr="00681C7D">
+      <w:tr w:rsidR="006776B9" w:rsidRPr="00DC50D8" w14:paraId="252487EC" w14:textId="77777777" w:rsidTr="000B42EB">
         <w:trPr>
-          <w:trHeight w:val="380"/>
+          <w:trHeight w:val="749"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="427" w:type="dxa"/>
+            <w:tcW w:w="421" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6DB5FF"/>
           </w:tcPr>
-          <w:p w14:paraId="0AA27C6F" w14:textId="77777777" w:rsidR="00FA1E37" w:rsidRPr="00DC50D8" w:rsidRDefault="00FA1E37" w:rsidP="00681C7D">
+          <w:p w14:paraId="70914A60" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="7" w:name="_Hlk190250090"/>
             <w:r w:rsidRPr="00DC50D8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
               <w:t>S/N</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="168C6925" w14:textId="77777777" w:rsidR="00FA1E37" w:rsidRPr="00DC50D8" w:rsidRDefault="00FA1E37" w:rsidP="00681C7D">
-[...16 lines deleted...]
-            <w:tcW w:w="1694" w:type="dxa"/>
+          <w:p w14:paraId="10DF2649" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6DB5FF"/>
           </w:tcPr>
-          <w:p w14:paraId="23AA7A79" w14:textId="77777777" w:rsidR="00FA1E37" w:rsidRPr="00DC50D8" w:rsidRDefault="00FA1E37" w:rsidP="00681C7D">
+          <w:p w14:paraId="5BCC7717" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC50D8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
               <w:t>Component</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1273" w:type="dxa"/>
+            <w:tcW w:w="1129" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6DB5FF"/>
           </w:tcPr>
-          <w:p w14:paraId="5E29391D" w14:textId="7D165035" w:rsidR="00FA1E37" w:rsidRPr="00DC50D8" w:rsidRDefault="00FA1E37" w:rsidP="00681C7D">
+          <w:p w14:paraId="4E018C84" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00366439">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
               <w:t>Attachment for Foreign Vendor(s)’</w:t>
             </w:r>
-            <w:r w:rsidR="00A16BB6">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00366439">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
               <w:t xml:space="preserve"> Supporting Document under Quotation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1041" w:type="dxa"/>
+            <w:tcW w:w="923" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6DB5FF"/>
           </w:tcPr>
-          <w:p w14:paraId="6E810079" w14:textId="77777777" w:rsidR="00FA1E37" w:rsidRPr="00DC50D8" w:rsidRDefault="00FA1E37" w:rsidP="00681C7D">
+          <w:p w14:paraId="2C7871A8" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00366439">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
               <w:t>Indicate the selected vendor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1316" w:type="dxa"/>
+            <w:tcW w:w="1165" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6DB5FF"/>
           </w:tcPr>
-          <w:p w14:paraId="65FC1438" w14:textId="77777777" w:rsidR="00FA1E37" w:rsidRPr="00DC50D8" w:rsidRDefault="00FA1E37" w:rsidP="00681C7D">
+          <w:p w14:paraId="23ACFB5F" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00366439">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
               <w:t>Component is only available from a sole provider</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1301" w:type="dxa"/>
+            <w:tcW w:w="1151" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6DB5FF"/>
           </w:tcPr>
-          <w:p w14:paraId="12A0A8B3" w14:textId="77777777" w:rsidR="00FA1E37" w:rsidRPr="00DC50D8" w:rsidRDefault="00FA1E37" w:rsidP="00681C7D">
+          <w:p w14:paraId="3E342DF9" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00366439">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="en-SG"/>
               </w:rPr>
               <w:t>Reason for purchasing from a sole provider</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1201" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6DB5FF"/>
           </w:tcPr>
-          <w:p w14:paraId="38749446" w14:textId="77777777" w:rsidR="00FA1E37" w:rsidRPr="00DC50D8" w:rsidRDefault="00FA1E37" w:rsidP="00681C7D">
+          <w:p w14:paraId="72D487B7" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00366439" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+                <w:lang w:val="en-SG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+              <w:t>Reason for selecting the quotation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1212" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="6DB5FF"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E6764A6" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00366439">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="en-SG"/>
               </w:rPr>
               <w:t>Component contains Tablet(s), Notebook(s), iPad(s) and/or Smart Phone(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1499" w:type="dxa"/>
+            <w:tcW w:w="1581" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6DB5FF"/>
           </w:tcPr>
-          <w:p w14:paraId="6B691293" w14:textId="77777777" w:rsidR="00FA1E37" w:rsidRPr="00DC50D8" w:rsidRDefault="00FA1E37" w:rsidP="00681C7D">
+          <w:p w14:paraId="3F8D272C" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00366439">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="en-SG"/>
               </w:rPr>
               <w:t>How the Tablet(s), Notebook(s), iPad(s), and/or Smart Phone(s) will significantly contribute to the transformation project</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA1E37" w:rsidRPr="00DC50D8" w14:paraId="247A9F12" w14:textId="77777777" w:rsidTr="00681C7D">
+      <w:tr w:rsidR="000B42EB" w:rsidRPr="00DC50D8" w14:paraId="6A777999" w14:textId="77777777" w:rsidTr="000B42EB">
         <w:trPr>
-          <w:trHeight w:val="133"/>
+          <w:trHeight w:val="81"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="427" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7E0FEBE1" w14:textId="77777777" w:rsidR="00FA1E37" w:rsidRPr="00CF1D6C" w:rsidRDefault="00FA1E37" w:rsidP="00681C7D">
+            <w:tcW w:w="421" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="057F2069" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00CF1D6C" w:rsidRDefault="006776B9" w:rsidP="006776B9">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1694" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="43D9142B" w14:textId="77777777" w:rsidR="00FA1E37" w:rsidRPr="00DC50D8" w:rsidRDefault="00FA1E37" w:rsidP="00681C7D">
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="790B0E0B" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC50D8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
               <w:t>Type here…</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1273" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="79E79228" w14:textId="77777777" w:rsidR="00FA1E37" w:rsidRPr="00DC50D8" w:rsidRDefault="00FA1E37" w:rsidP="00681C7D">
+            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="3826BB26" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC50D8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
               <w:t>Type here…</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1041" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="43DEEEE2" w14:textId="77777777" w:rsidR="00FA1E37" w:rsidRPr="00DC50D8" w:rsidRDefault="00FA1E37" w:rsidP="00681C7D">
+            <w:tcW w:w="923" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="40E68416" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC50D8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
               <w:t>Type here…</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1316" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5A7F32BC" w14:textId="77777777" w:rsidR="00FA1E37" w:rsidRPr="00DC50D8" w:rsidRDefault="00FA1E37" w:rsidP="00681C7D">
+            <w:tcW w:w="1165" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="66660D51" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC50D8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
               <w:t>Yes/ No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1301" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5CCA3FF2" w14:textId="77777777" w:rsidR="00FA1E37" w:rsidRPr="00DC50D8" w:rsidRDefault="00FA1E37" w:rsidP="00681C7D">
+            <w:tcW w:w="1151" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="7419C7A5" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC50D8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
               <w:t>Type here…</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="56040519" w14:textId="77777777" w:rsidR="00FA1E37" w:rsidRPr="00DC50D8" w:rsidRDefault="00FA1E37" w:rsidP="00681C7D">
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C0D0260" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+              <w:t>Type here…</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1212" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A20D30D" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC50D8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
               <w:t>Yes/ No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1499" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="73447648" w14:textId="77777777" w:rsidR="00FA1E37" w:rsidRPr="00DC50D8" w:rsidRDefault="00FA1E37" w:rsidP="00681C7D">
+            <w:tcW w:w="1581" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="184D59B7" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC50D8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
               <w:t>Type here…</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA1E37" w:rsidRPr="00DC50D8" w14:paraId="655FD839" w14:textId="77777777" w:rsidTr="00681C7D">
+      <w:tr w:rsidR="000B42EB" w:rsidRPr="00DC50D8" w14:paraId="353B0DA7" w14:textId="77777777" w:rsidTr="000B42EB">
         <w:trPr>
-          <w:trHeight w:val="120"/>
+          <w:trHeight w:val="125"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="427" w:type="dxa"/>
-[...142 lines deleted...]
-          <w:p w14:paraId="074E6405" w14:textId="77777777" w:rsidR="00FA1E37" w:rsidRPr="00DC50D8" w:rsidRDefault="00FA1E37" w:rsidP="00681C7D">
+            <w:tcW w:w="421" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="0480E4A9" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FD0E775" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C4C58F4" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="923" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="47FD8698" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1165" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="64215C18" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1151" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ED6ED9E" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="4666ABA0" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1212" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BD3023F" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1581" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="190A2506" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA1E37" w:rsidRPr="00DC50D8" w14:paraId="5E0119A1" w14:textId="77777777" w:rsidTr="00681C7D">
+      <w:tr w:rsidR="000B42EB" w:rsidRPr="00DC50D8" w14:paraId="48BE09FD" w14:textId="77777777" w:rsidTr="000B42EB">
         <w:trPr>
-          <w:trHeight w:val="120"/>
+          <w:trHeight w:val="128"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="427" w:type="dxa"/>
-[...142 lines deleted...]
-          <w:p w14:paraId="5F8720C5" w14:textId="77777777" w:rsidR="00FA1E37" w:rsidRPr="00DC50D8" w:rsidRDefault="00FA1E37" w:rsidP="00681C7D">
+            <w:tcW w:w="421" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="35879B88" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E667E68" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D0C38FE" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="923" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="48F3409D" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1165" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="3702A6CB" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1151" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BC598D4" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="6684EA1C" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1212" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="14161FFF" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1581" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FD63BBA" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA1E37" w:rsidRPr="00DC50D8" w14:paraId="5D4F1901" w14:textId="77777777" w:rsidTr="00681C7D">
+      <w:tr w:rsidR="000B42EB" w:rsidRPr="00DC50D8" w14:paraId="14E94048" w14:textId="77777777" w:rsidTr="000B42EB">
         <w:trPr>
-          <w:trHeight w:val="120"/>
+          <w:trHeight w:val="58"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="427" w:type="dxa"/>
-[...142 lines deleted...]
-          <w:p w14:paraId="5EBB94FA" w14:textId="77777777" w:rsidR="00FA1E37" w:rsidRPr="00DC50D8" w:rsidRDefault="00FA1E37" w:rsidP="00681C7D">
+            <w:tcW w:w="421" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D920A53" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="26A2DCB5" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="50F9DB54" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="923" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C5FFB9C" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1165" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="29445E33" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1151" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EDE8BCA" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AA5A63C" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1212" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FE7548B" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1581" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="28A31F01" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA1E37" w:rsidRPr="00DC50D8" w14:paraId="54CF16C5" w14:textId="77777777" w:rsidTr="00681C7D">
+      <w:tr w:rsidR="000B42EB" w:rsidRPr="00DC50D8" w14:paraId="7BC87F4A" w14:textId="77777777" w:rsidTr="000B42EB">
         <w:trPr>
-          <w:trHeight w:val="120"/>
+          <w:trHeight w:val="58"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="427" w:type="dxa"/>
-[...142 lines deleted...]
-          <w:p w14:paraId="01026AFD" w14:textId="77777777" w:rsidR="00FA1E37" w:rsidRPr="00DC50D8" w:rsidRDefault="00FA1E37" w:rsidP="00681C7D">
+            <w:tcW w:w="421" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="5353D89B" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="52A992F7" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E77F3B5" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="923" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ACD48C2" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1165" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="606D2ACB" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1151" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="570F9260" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B6F448B" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1212" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="46A54FE7" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1581" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EF72EBA" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA1E37" w:rsidRPr="00DC50D8" w14:paraId="4105EE94" w14:textId="77777777" w:rsidTr="00681C7D">
+      <w:tr w:rsidR="000B42EB" w:rsidRPr="00DC50D8" w14:paraId="3813E542" w14:textId="77777777" w:rsidTr="000B42EB">
         <w:trPr>
-          <w:trHeight w:val="120"/>
+          <w:trHeight w:val="58"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="427" w:type="dxa"/>
-[...142 lines deleted...]
-          <w:p w14:paraId="0ADFA692" w14:textId="77777777" w:rsidR="00FA1E37" w:rsidRPr="00DC50D8" w:rsidRDefault="00FA1E37" w:rsidP="00681C7D">
+            <w:tcW w:w="421" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="55C84566" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F1B3C48" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="52E49B61" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="923" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="2729B095" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1165" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="0567FD87" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1151" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="0175DCC5" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="21A311F0" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1212" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="07F3E9A7" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1581" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="335752E5" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA1E37" w:rsidRPr="00DC50D8" w14:paraId="7C63E7AB" w14:textId="77777777" w:rsidTr="00681C7D">
+      <w:tr w:rsidR="000B42EB" w:rsidRPr="00DC50D8" w14:paraId="51619A59" w14:textId="77777777" w:rsidTr="000B42EB">
         <w:trPr>
-          <w:trHeight w:val="120"/>
+          <w:trHeight w:val="58"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="427" w:type="dxa"/>
-[...142 lines deleted...]
-          <w:p w14:paraId="582E1EE4" w14:textId="77777777" w:rsidR="00FA1E37" w:rsidRPr="00DC50D8" w:rsidRDefault="00FA1E37" w:rsidP="00681C7D">
+            <w:tcW w:w="421" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E4EF0CC" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="6578C622" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="6555E249" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="923" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AD705DA" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1165" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="1608554A" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1151" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="58BCAA3C" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="58DB9C08" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1212" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BFDCFBF" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1581" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="5317C15B" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA1E37" w:rsidRPr="00DC50D8" w14:paraId="736A5EE3" w14:textId="77777777" w:rsidTr="00681C7D">
+      <w:tr w:rsidR="000B42EB" w:rsidRPr="00DC50D8" w14:paraId="1884D236" w14:textId="77777777" w:rsidTr="000B42EB">
         <w:trPr>
-          <w:trHeight w:val="120"/>
+          <w:trHeight w:val="58"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="427" w:type="dxa"/>
-[...142 lines deleted...]
-          <w:p w14:paraId="763BE919" w14:textId="77777777" w:rsidR="00FA1E37" w:rsidRPr="00DC50D8" w:rsidRDefault="00FA1E37" w:rsidP="00681C7D">
+            <w:tcW w:w="421" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="286B1D74" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="3055ABCE" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="61ACCE4F" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="923" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D7389B0" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1165" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="1475E860" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1151" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A6070A3" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="30CDD4D0" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1212" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="636A00DC" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1581" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="74AFD4D4" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA1E37" w:rsidRPr="00DC50D8" w14:paraId="491AB4D0" w14:textId="77777777" w:rsidTr="00681C7D">
+      <w:tr w:rsidR="000B42EB" w:rsidRPr="00DC50D8" w14:paraId="74B8A345" w14:textId="77777777" w:rsidTr="000B42EB">
         <w:trPr>
-          <w:trHeight w:val="120"/>
+          <w:trHeight w:val="58"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="427" w:type="dxa"/>
-[...142 lines deleted...]
-          <w:p w14:paraId="68F639F7" w14:textId="77777777" w:rsidR="00FA1E37" w:rsidRPr="00DC50D8" w:rsidRDefault="00FA1E37" w:rsidP="00681C7D">
+            <w:tcW w:w="421" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A812B92" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="08716499" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="012CEBEC" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="923" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="336361E6" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1165" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="06AF91FF" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1151" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="18808FA9" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="17140214" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1212" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="75A07385" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1581" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="277CAAFE" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA1E37" w:rsidRPr="00DC50D8" w14:paraId="42D16F02" w14:textId="77777777" w:rsidTr="00681C7D">
+      <w:tr w:rsidR="000B42EB" w:rsidRPr="00DC50D8" w14:paraId="65B9920D" w14:textId="77777777" w:rsidTr="000B42EB">
         <w:trPr>
-          <w:trHeight w:val="120"/>
+          <w:trHeight w:val="58"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="427" w:type="dxa"/>
-[...142 lines deleted...]
-          <w:p w14:paraId="740A1B97" w14:textId="77777777" w:rsidR="00FA1E37" w:rsidRPr="00DC50D8" w:rsidRDefault="00FA1E37" w:rsidP="00681C7D">
+            <w:tcW w:w="421" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A5C7577" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="7813498B" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="16F9483E" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="923" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="745537FB" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1165" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="045180A3" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1151" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="45C0A8C8" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B17EA02" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1212" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F79110A" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1581" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="528F7CF5" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA1E37" w:rsidRPr="00DC50D8" w14:paraId="7E27AB23" w14:textId="77777777" w:rsidTr="00681C7D">
+      <w:tr w:rsidR="000B42EB" w:rsidRPr="00DC50D8" w14:paraId="410396B2" w14:textId="77777777" w:rsidTr="000B42EB">
         <w:trPr>
-          <w:trHeight w:val="120"/>
+          <w:trHeight w:val="58"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="427" w:type="dxa"/>
-[...142 lines deleted...]
-          <w:p w14:paraId="6681019C" w14:textId="77777777" w:rsidR="00FA1E37" w:rsidRPr="00DC50D8" w:rsidRDefault="00FA1E37" w:rsidP="00681C7D">
+            <w:tcW w:w="421" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B24EEC4" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="72E89A36" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="6070EE9E" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="923" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="677F1DE7" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1165" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="12AB2673" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1151" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AEEC319" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="44BF6E33" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1212" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EF36561" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1581" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A8525AF" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA1E37" w:rsidRPr="00DC50D8" w14:paraId="4C3D5C46" w14:textId="77777777" w:rsidTr="00681C7D">
+      <w:tr w:rsidR="000B42EB" w:rsidRPr="00DC50D8" w14:paraId="1FA8EDAF" w14:textId="77777777" w:rsidTr="000B42EB">
         <w:trPr>
-          <w:trHeight w:val="120"/>
+          <w:trHeight w:val="58"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="427" w:type="dxa"/>
-[...142 lines deleted...]
-          <w:p w14:paraId="2565C4D8" w14:textId="77777777" w:rsidR="00FA1E37" w:rsidRPr="00DC50D8" w:rsidRDefault="00FA1E37" w:rsidP="00681C7D">
+            <w:tcW w:w="421" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="41B908A0" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="728CB36B" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ACC1326" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="923" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="22075546" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1165" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E5F2850" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1151" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="739A3C48" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F079156" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1212" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="605F81C2" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1581" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B01D082" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA1E37" w:rsidRPr="00DC50D8" w14:paraId="60533183" w14:textId="77777777" w:rsidTr="00681C7D">
+      <w:tr w:rsidR="000B42EB" w:rsidRPr="00DC50D8" w14:paraId="004DE356" w14:textId="77777777" w:rsidTr="000B42EB">
         <w:trPr>
-          <w:trHeight w:val="120"/>
+          <w:trHeight w:val="58"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="427" w:type="dxa"/>
-[...142 lines deleted...]
-          <w:p w14:paraId="0EDD7160" w14:textId="77777777" w:rsidR="00FA1E37" w:rsidRPr="00DC50D8" w:rsidRDefault="00FA1E37" w:rsidP="00681C7D">
+            <w:tcW w:w="421" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EB31FFA" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="28DE85A6" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BBA043F" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="923" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A41E803" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1165" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D6E9022" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1151" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="559C4869" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="6792B8BD" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1212" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="02C60747" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1581" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="0211CF64" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA1E37" w:rsidRPr="00DC50D8" w14:paraId="22C32C86" w14:textId="77777777" w:rsidTr="00681C7D">
+      <w:tr w:rsidR="000B42EB" w:rsidRPr="00DC50D8" w14:paraId="0122E2E4" w14:textId="77777777" w:rsidTr="000B42EB">
         <w:trPr>
-          <w:trHeight w:val="120"/>
+          <w:trHeight w:val="58"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="427" w:type="dxa"/>
-[...142 lines deleted...]
-          <w:p w14:paraId="6C6CBE08" w14:textId="77777777" w:rsidR="00FA1E37" w:rsidRPr="00DC50D8" w:rsidRDefault="00FA1E37" w:rsidP="00681C7D">
+            <w:tcW w:w="421" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="4717009A" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="587EE628" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="17506F37" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="923" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="03C74CED" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1165" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FDEDF91" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1151" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="74336B61" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="73AB60CC" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1212" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="10AD55FE" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1581" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="64C8A9B1" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA1E37" w:rsidRPr="00DC50D8" w14:paraId="26AC8D47" w14:textId="77777777" w:rsidTr="00681C7D">
+      <w:tr w:rsidR="000B42EB" w:rsidRPr="00DC50D8" w14:paraId="0A07B87D" w14:textId="77777777" w:rsidTr="000B42EB">
         <w:trPr>
-          <w:trHeight w:val="120"/>
+          <w:trHeight w:val="58"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="427" w:type="dxa"/>
-[...142 lines deleted...]
-          <w:p w14:paraId="0FD62DED" w14:textId="77777777" w:rsidR="00FA1E37" w:rsidRPr="00DC50D8" w:rsidRDefault="00FA1E37" w:rsidP="00681C7D">
+            <w:tcW w:w="421" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="3266F469" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="32BB20BC" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FE3A14D" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="923" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AAFF6BA" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1165" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B99275E" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1151" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D882D45" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C3D8E1A" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1212" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="508153B6" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1581" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C7545E9" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA1E37" w:rsidRPr="00DC50D8" w14:paraId="3C020F89" w14:textId="77777777" w:rsidTr="00681C7D">
+      <w:tr w:rsidR="000B42EB" w:rsidRPr="00DC50D8" w14:paraId="569ADBBF" w14:textId="77777777" w:rsidTr="000B42EB">
         <w:trPr>
-          <w:trHeight w:val="120"/>
+          <w:trHeight w:val="58"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="427" w:type="dxa"/>
-[...142 lines deleted...]
-          <w:p w14:paraId="3AB139C5" w14:textId="77777777" w:rsidR="00FA1E37" w:rsidRPr="00DC50D8" w:rsidRDefault="00FA1E37" w:rsidP="00681C7D">
+            <w:tcW w:w="421" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="653D59C4" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DA9A38B" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FF4088C" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="923" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FF8E934" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1165" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B1763F5" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1151" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B626F6B" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A59254D" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1212" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="38F8D51D" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1581" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D1480B8" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA1E37" w:rsidRPr="00DC50D8" w14:paraId="002DAF2B" w14:textId="77777777" w:rsidTr="00681C7D">
+      <w:tr w:rsidR="000B42EB" w:rsidRPr="00DC50D8" w14:paraId="3ED22B22" w14:textId="77777777" w:rsidTr="000B42EB">
         <w:trPr>
-          <w:trHeight w:val="120"/>
+          <w:trHeight w:val="58"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="427" w:type="dxa"/>
-[...142 lines deleted...]
-          <w:p w14:paraId="73BBA173" w14:textId="77777777" w:rsidR="00FA1E37" w:rsidRPr="00DC50D8" w:rsidRDefault="00FA1E37" w:rsidP="00681C7D">
+            <w:tcW w:w="421" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DED247A" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D9D19FC" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EFAC531" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="923" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="256BD12E" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1165" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="3444863D" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1151" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="43DE924D" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C9F5A08" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1212" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="184DB861" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1581" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="78A7220C" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA1E37" w:rsidRPr="00DC50D8" w14:paraId="75B83A8D" w14:textId="77777777" w:rsidTr="00681C7D">
+      <w:tr w:rsidR="000B42EB" w:rsidRPr="00DC50D8" w14:paraId="482C0146" w14:textId="77777777" w:rsidTr="000B42EB">
         <w:trPr>
-          <w:trHeight w:val="120"/>
+          <w:trHeight w:val="58"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="427" w:type="dxa"/>
-[...142 lines deleted...]
-          <w:p w14:paraId="1691E2D8" w14:textId="77777777" w:rsidR="00FA1E37" w:rsidRPr="00DC50D8" w:rsidRDefault="00FA1E37" w:rsidP="00681C7D">
+            <w:tcW w:w="421" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FCD8C19" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B845F45" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="104798C9" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="923" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="25BD0BC5" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1165" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="6079599C" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1151" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A6F95BB" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="15CFFB88" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1212" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="66F146A7" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1581" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="513061FD" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA1E37" w:rsidRPr="00DC50D8" w14:paraId="601E87DF" w14:textId="77777777" w:rsidTr="00681C7D">
+      <w:tr w:rsidR="000B42EB" w:rsidRPr="00DC50D8" w14:paraId="7FCD48A0" w14:textId="77777777" w:rsidTr="000B42EB">
         <w:trPr>
-          <w:trHeight w:val="120"/>
+          <w:trHeight w:val="58"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="427" w:type="dxa"/>
-[...142 lines deleted...]
-          <w:p w14:paraId="57793622" w14:textId="77777777" w:rsidR="00FA1E37" w:rsidRPr="00DC50D8" w:rsidRDefault="00FA1E37" w:rsidP="00681C7D">
+            <w:tcW w:w="421" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B39B684" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="501BC8DC" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="54F570C5" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="923" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="66F40F07" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1165" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BF17B1A" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1151" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A0C5C14" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="0735379F" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1212" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FA385C3" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1581" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F4F49C1" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA1E37" w:rsidRPr="00DC50D8" w14:paraId="76380BB3" w14:textId="77777777" w:rsidTr="00681C7D">
+      <w:tr w:rsidR="000B42EB" w:rsidRPr="00DC50D8" w14:paraId="35A28F8C" w14:textId="77777777" w:rsidTr="000B42EB">
         <w:trPr>
-          <w:trHeight w:val="120"/>
+          <w:trHeight w:val="58"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="427" w:type="dxa"/>
-[...142 lines deleted...]
-          <w:p w14:paraId="2AAE27C2" w14:textId="77777777" w:rsidR="00FA1E37" w:rsidRPr="00DC50D8" w:rsidRDefault="00FA1E37" w:rsidP="00681C7D">
+            <w:tcW w:w="421" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="01682853" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="13DFB7EB" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="089F7BF5" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="923" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="69630CDA" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1165" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="17F0FB26" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1151" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="12DFAAD6" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="29A998E7" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1212" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A5BA27E" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1581" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="5875AE0A" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA1E37" w:rsidRPr="00DC50D8" w14:paraId="573365B3" w14:textId="77777777" w:rsidTr="00681C7D">
+      <w:tr w:rsidR="000B42EB" w:rsidRPr="00DC50D8" w14:paraId="756A61EA" w14:textId="77777777" w:rsidTr="000B42EB">
         <w:trPr>
-          <w:trHeight w:val="120"/>
+          <w:trHeight w:val="58"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="427" w:type="dxa"/>
-[...142 lines deleted...]
-          <w:p w14:paraId="4348B422" w14:textId="77777777" w:rsidR="00FA1E37" w:rsidRPr="00DC50D8" w:rsidRDefault="00FA1E37" w:rsidP="00681C7D">
+            <w:tcW w:w="421" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="3869C680" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CF0F1C5" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="5277E12A" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="923" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C05F6DA" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1165" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BDBE6EE" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1151" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E371B37" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="531BF667" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1212" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="72C8BD22" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1581" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A0CBAE3" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA1E37" w:rsidRPr="00DC50D8" w14:paraId="7DF1D928" w14:textId="77777777" w:rsidTr="00681C7D">
+      <w:tr w:rsidR="000B42EB" w:rsidRPr="00DC50D8" w14:paraId="486C6F3F" w14:textId="77777777" w:rsidTr="000B42EB">
         <w:trPr>
-          <w:trHeight w:val="120"/>
+          <w:trHeight w:val="58"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="427" w:type="dxa"/>
-[...142 lines deleted...]
-          <w:p w14:paraId="2F342165" w14:textId="77777777" w:rsidR="00FA1E37" w:rsidRPr="00DC50D8" w:rsidRDefault="00FA1E37" w:rsidP="00681C7D">
+            <w:tcW w:w="421" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D3B4AD7" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="36B2E542" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="0811F5F0" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="923" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="3414AD50" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1165" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="1849A796" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1151" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CAEF0F2" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E5E4A62" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1212" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="42585C9B" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1581" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="52E57954" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA1E37" w:rsidRPr="00DC50D8" w14:paraId="1381F84C" w14:textId="77777777" w:rsidTr="00681C7D">
+      <w:tr w:rsidR="000B42EB" w:rsidRPr="00DC50D8" w14:paraId="442D9573" w14:textId="77777777" w:rsidTr="000B42EB">
         <w:trPr>
-          <w:trHeight w:val="120"/>
+          <w:trHeight w:val="58"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="427" w:type="dxa"/>
-[...142 lines deleted...]
-          <w:p w14:paraId="5F712AC0" w14:textId="77777777" w:rsidR="00FA1E37" w:rsidRPr="00DC50D8" w:rsidRDefault="00FA1E37" w:rsidP="00681C7D">
+            <w:tcW w:w="421" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="02F494AA" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BF7E9E3" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="70D4A924" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="923" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="2969CEC7" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1165" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B2E7624" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1151" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="207738B8" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="18C7A511" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1212" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E1435D2" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1581" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="28619F6B" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA1E37" w:rsidRPr="00DC50D8" w14:paraId="455F2775" w14:textId="77777777" w:rsidTr="00681C7D">
+      <w:tr w:rsidR="000B42EB" w:rsidRPr="00DC50D8" w14:paraId="6B319226" w14:textId="77777777" w:rsidTr="000B42EB">
         <w:trPr>
-          <w:trHeight w:val="120"/>
+          <w:trHeight w:val="58"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="427" w:type="dxa"/>
-[...142 lines deleted...]
-          <w:p w14:paraId="55840921" w14:textId="77777777" w:rsidR="00FA1E37" w:rsidRPr="00DC50D8" w:rsidRDefault="00FA1E37" w:rsidP="00681C7D">
+            <w:tcW w:w="421" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="23CB44DB" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="481D4480" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="25D9AC28" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="923" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AAE4337" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1165" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A554FCC" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1151" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="35E33581" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="68885B05" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1212" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="5218C1C1" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1581" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ACDFB62" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA1E37" w:rsidRPr="00DC50D8" w14:paraId="5775DC37" w14:textId="77777777" w:rsidTr="00681C7D">
+      <w:tr w:rsidR="000B42EB" w:rsidRPr="00DC50D8" w14:paraId="1BF3B621" w14:textId="77777777" w:rsidTr="000B42EB">
         <w:trPr>
-          <w:trHeight w:val="120"/>
+          <w:trHeight w:val="58"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="427" w:type="dxa"/>
-[...142 lines deleted...]
-          <w:p w14:paraId="50B8AA9B" w14:textId="77777777" w:rsidR="00FA1E37" w:rsidRPr="00DC50D8" w:rsidRDefault="00FA1E37" w:rsidP="00681C7D">
+            <w:tcW w:w="421" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="67C0BACE" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="67CB6C8A" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="020FE611" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="923" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="36F9DE49" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1165" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AD174A2" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1151" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="40743ABA" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="45FDBD2C" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1212" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="324F2564" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1581" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="215A3017" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA1E37" w:rsidRPr="00DC50D8" w14:paraId="6A11C1B3" w14:textId="77777777" w:rsidTr="00681C7D">
+      <w:tr w:rsidR="000B42EB" w:rsidRPr="00DC50D8" w14:paraId="43AFC7EC" w14:textId="77777777" w:rsidTr="000B42EB">
         <w:trPr>
-          <w:trHeight w:val="120"/>
+          <w:trHeight w:val="58"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="427" w:type="dxa"/>
-[...142 lines deleted...]
-          <w:p w14:paraId="0CBA81C9" w14:textId="77777777" w:rsidR="00FA1E37" w:rsidRPr="00DC50D8" w:rsidRDefault="00FA1E37" w:rsidP="00681C7D">
+            <w:tcW w:w="421" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F9EC64F" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="392AB8FD" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="37079827" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="923" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="3964ECA1" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1165" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FD6BBDF" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1151" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BF23C9F" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="370C54BD" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1212" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F1B9A3E" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1581" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="10F93696" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA1E37" w:rsidRPr="00DC50D8" w14:paraId="008E33F4" w14:textId="77777777" w:rsidTr="00681C7D">
+      <w:tr w:rsidR="000B42EB" w:rsidRPr="00DC50D8" w14:paraId="2011E56E" w14:textId="77777777" w:rsidTr="000B42EB">
         <w:trPr>
-          <w:trHeight w:val="120"/>
+          <w:trHeight w:val="58"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="427" w:type="dxa"/>
-[...142 lines deleted...]
-          <w:p w14:paraId="1A2B0C93" w14:textId="77777777" w:rsidR="00FA1E37" w:rsidRPr="00DC50D8" w:rsidRDefault="00FA1E37" w:rsidP="00681C7D">
+            <w:tcW w:w="421" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="499581C0" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="079F7480" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B450C7F" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="923" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="72FD2E3D" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1165" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="75E3CCA6" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1151" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F2EEB20" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="05FEF6FB" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1212" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="2155B22F" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1581" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FA174FC" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA1E37" w:rsidRPr="00DC50D8" w14:paraId="7708D8A1" w14:textId="77777777" w:rsidTr="00681C7D">
+      <w:tr w:rsidR="000B42EB" w:rsidRPr="00DC50D8" w14:paraId="1DBED166" w14:textId="77777777" w:rsidTr="000B42EB">
         <w:trPr>
-          <w:trHeight w:val="120"/>
+          <w:trHeight w:val="58"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="427" w:type="dxa"/>
-[...142 lines deleted...]
-          <w:p w14:paraId="0FD8462D" w14:textId="77777777" w:rsidR="00FA1E37" w:rsidRPr="00DC50D8" w:rsidRDefault="00FA1E37" w:rsidP="00681C7D">
+            <w:tcW w:w="421" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="699B666E" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="09B57004" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="10970C11" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="923" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DB6AE03" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1165" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="343E67A8" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1151" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="591B6535" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B067F8B" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1212" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="1357B072" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1581" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="2618BAB1" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA1E37" w:rsidRPr="00DC50D8" w14:paraId="2D5C92FD" w14:textId="77777777" w:rsidTr="00681C7D">
+      <w:tr w:rsidR="000B42EB" w:rsidRPr="00DC50D8" w14:paraId="668B97A8" w14:textId="77777777" w:rsidTr="000B42EB">
         <w:trPr>
-          <w:trHeight w:val="120"/>
+          <w:trHeight w:val="58"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="427" w:type="dxa"/>
-[...142 lines deleted...]
-          <w:p w14:paraId="7827E3D6" w14:textId="77777777" w:rsidR="00FA1E37" w:rsidRPr="00DC50D8" w:rsidRDefault="00FA1E37" w:rsidP="00681C7D">
+            <w:tcW w:w="421" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C73F944" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="482E7CEB" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A7B2DB2" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="923" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="2294D5D7" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1165" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="42DC5A38" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1151" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A7DEA44" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B90F6F6" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1212" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="335F276A" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1581" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="6477E4A6" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA1E37" w:rsidRPr="00DC50D8" w14:paraId="1CEFB037" w14:textId="77777777" w:rsidTr="00681C7D">
+      <w:tr w:rsidR="000B42EB" w:rsidRPr="00DC50D8" w14:paraId="1D8548AF" w14:textId="77777777" w:rsidTr="000B42EB">
         <w:trPr>
-          <w:trHeight w:val="120"/>
+          <w:trHeight w:val="58"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="427" w:type="dxa"/>
-[...142 lines deleted...]
-          <w:p w14:paraId="7E9B0A86" w14:textId="77777777" w:rsidR="00FA1E37" w:rsidRPr="00DC50D8" w:rsidRDefault="00FA1E37" w:rsidP="00681C7D">
+            <w:tcW w:w="421" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="144602B1" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1135" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CE2010A" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1129" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="654EB412" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="923" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="175F15C5" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1165" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="35D2EA61" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1151" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="77764D79" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1201" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="10870AAE" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1212" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="27B16218" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1581" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B0D04FD" w14:textId="77777777" w:rsidR="006776B9" w:rsidRPr="00DC50D8" w:rsidRDefault="006776B9" w:rsidP="006776B9">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="7"/>
     </w:tbl>
+    <w:p w14:paraId="4231C6C0" w14:textId="77777777" w:rsidR="00FA1E37" w:rsidRDefault="00FA1E37" w:rsidP="00FA1E37">
+      <w:pPr>
+        <w:pStyle w:val="TableContents"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="4DB8781C" w14:textId="77777777" w:rsidR="001A10F4" w:rsidRDefault="001A10F4" w:rsidP="003C0AAC">
       <w:pPr>
         <w:pStyle w:val="TableContents"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9918" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9918"/>
       </w:tblGrid>
       <w:tr w:rsidR="001A10F4" w:rsidRPr="00F22A98" w14:paraId="37B92218" w14:textId="77777777" w:rsidTr="00FA1E37">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9918" w:type="dxa"/>
@@ -25286,134 +25926,108 @@
           <w:tcPr>
             <w:tcW w:w="7614" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="50709078" w14:textId="5A9F65DD" w:rsidR="005D569E" w:rsidRPr="007C3518" w:rsidRDefault="005D569E" w:rsidP="003C0AAC">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C3518">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Unionised CTCs: President of Union, Executive Secretary (ES), General Secretary (GS).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D569E" w:rsidRPr="007C3518" w14:paraId="764F3D5D" w14:textId="77777777" w:rsidTr="005B606E">
+      <w:tr w:rsidR="005D569E" w:rsidRPr="007C3518" w14:paraId="296FCB14" w14:textId="77777777" w:rsidTr="005B606E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3C6EDBAF" w14:textId="77777777" w:rsidR="005D569E" w:rsidRPr="007C3518" w:rsidRDefault="005D569E" w:rsidP="003C0AAC">
+          <w:p w14:paraId="58F219E3" w14:textId="77777777" w:rsidR="005D569E" w:rsidRPr="007C3518" w:rsidRDefault="005D569E" w:rsidP="003C0AAC">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7614" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03EEAC28" w14:textId="122C3242" w:rsidR="005D569E" w:rsidRPr="007C3518" w:rsidRDefault="005D569E" w:rsidP="003C0AAC">
+          <w:p w14:paraId="5AD7F21B" w14:textId="17D9A7B2" w:rsidR="005D569E" w:rsidRPr="007C3518" w:rsidRDefault="005D569E" w:rsidP="003C0AAC">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C3518">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>U SME CTCs: Director of U SME</w:t>
+              <w:t>Others: Cluster Super</w:t>
             </w:r>
-          </w:p>
-[...34 lines deleted...]
-            <w:r w:rsidRPr="007C3518">
+            <w:r w:rsidR="00F548B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Other CTCs: Cluster Super Lead</w:t>
+              <w:t>vising</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C3518">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Lead</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2BE506C0" w14:textId="77777777" w:rsidR="00154EF6" w:rsidRPr="007C3518" w:rsidRDefault="00154EF6" w:rsidP="003C0AAC">
       <w:pPr>
         <w:pStyle w:val="TableContents"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D9D513C" w14:textId="77777777" w:rsidR="001D0507" w:rsidRDefault="001D0507" w:rsidP="003C0AAC">
       <w:pPr>
         <w:pStyle w:val="TableContents"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -25710,58 +26324,58 @@
         <w:pStyle w:val="TableContents"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="001D0507" w:rsidRPr="00154EF6" w:rsidSect="003654B2">
       <w:footerReference w:type="default" r:id="rId20"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="567" w:footer="680" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7DE3A3EB" w14:textId="77777777" w:rsidR="000B6CD8" w:rsidRDefault="000B6CD8" w:rsidP="00D141B4">
+    <w:p w14:paraId="667E7766" w14:textId="77777777" w:rsidR="006741A9" w:rsidRDefault="006741A9" w:rsidP="00D141B4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="257BC1C1" w14:textId="77777777" w:rsidR="000B6CD8" w:rsidRDefault="000B6CD8" w:rsidP="00D141B4">
+    <w:p w14:paraId="444BCCD3" w14:textId="77777777" w:rsidR="006741A9" w:rsidRDefault="006741A9" w:rsidP="00D141B4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -25785,51 +26399,50 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:panose1 w:val="020B0603030804020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
-    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Devanagari">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -26520,79 +27133,79 @@
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="1011"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="623503EF" w14:textId="61E81DA3" w:rsidR="0089727B" w:rsidRPr="006A67EC" w:rsidRDefault="0089727B" w:rsidP="0089727B">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="74F52A6A" w14:textId="77777777" w:rsidR="000B6CD8" w:rsidRDefault="000B6CD8" w:rsidP="00D141B4">
+    <w:p w14:paraId="26E22C80" w14:textId="77777777" w:rsidR="006741A9" w:rsidRDefault="006741A9" w:rsidP="00D141B4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="64A75A6B" w14:textId="77777777" w:rsidR="000B6CD8" w:rsidRDefault="000B6CD8" w:rsidP="00D141B4">
+    <w:p w14:paraId="09571950" w14:textId="77777777" w:rsidR="006741A9" w:rsidRDefault="006741A9" w:rsidP="00D141B4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="3247F96F" w14:textId="77777777" w:rsidR="00FA1E37" w:rsidRDefault="00FA1E37" w:rsidP="00FA1E37">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:bookmarkStart w:id="1" w:name="_Hlk193112431" w:displacedByCustomXml="next"/>
-[...2 lines deleted...]
-  <w:bookmarkStart w:id="4" w:name="_Hlk193112461" w:displacedByCustomXml="next"/>
+  <w:bookmarkStart w:id="1" w:name="_Hlk193112461" w:displacedByCustomXml="next"/>
+  <w:bookmarkStart w:id="2" w:name="_Hlk193112460" w:displacedByCustomXml="next"/>
+  <w:bookmarkStart w:id="3" w:name="_Hlk193112432" w:displacedByCustomXml="next"/>
+  <w:bookmarkStart w:id="4" w:name="_Hlk193112431" w:displacedByCustomXml="next"/>
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="92756761"/>
       <w:placeholder>
         <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
       </w:placeholder>
     </w:sdtPr>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1198392138"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtContent>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="TableGrid"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CCCCCC"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -30717,97 +31330,100 @@
     <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="469134070">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1403868894">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1789815454">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="993602853">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="713625712">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1322611839">
     <w:abstractNumId w:val="22"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="156"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="284"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B479C5"/>
     <w:rsid w:val="00015824"/>
     <w:rsid w:val="00021954"/>
     <w:rsid w:val="00031EAB"/>
     <w:rsid w:val="00053C34"/>
     <w:rsid w:val="0005750E"/>
     <w:rsid w:val="00076DAC"/>
+    <w:rsid w:val="000857AA"/>
     <w:rsid w:val="000878DE"/>
     <w:rsid w:val="000B33F9"/>
+    <w:rsid w:val="000B42EB"/>
     <w:rsid w:val="000B6CD8"/>
     <w:rsid w:val="000C3252"/>
     <w:rsid w:val="000C3ABF"/>
     <w:rsid w:val="000D5846"/>
     <w:rsid w:val="000E7017"/>
     <w:rsid w:val="0012249B"/>
     <w:rsid w:val="00122686"/>
     <w:rsid w:val="00131704"/>
     <w:rsid w:val="00147A52"/>
     <w:rsid w:val="001546BC"/>
     <w:rsid w:val="00154EF6"/>
     <w:rsid w:val="001629EE"/>
     <w:rsid w:val="00165390"/>
     <w:rsid w:val="00172EBD"/>
+    <w:rsid w:val="001746EA"/>
     <w:rsid w:val="00186880"/>
     <w:rsid w:val="00186E91"/>
     <w:rsid w:val="0019026D"/>
     <w:rsid w:val="001965D8"/>
     <w:rsid w:val="001972C3"/>
     <w:rsid w:val="001A03B3"/>
     <w:rsid w:val="001A10F4"/>
     <w:rsid w:val="001A48E5"/>
     <w:rsid w:val="001B1CCB"/>
     <w:rsid w:val="001B7742"/>
     <w:rsid w:val="001C0260"/>
     <w:rsid w:val="001C3336"/>
     <w:rsid w:val="001D0507"/>
     <w:rsid w:val="001E1D4C"/>
     <w:rsid w:val="001E70F6"/>
     <w:rsid w:val="0020727D"/>
     <w:rsid w:val="00245309"/>
     <w:rsid w:val="00265187"/>
     <w:rsid w:val="002674FC"/>
     <w:rsid w:val="002720CA"/>
     <w:rsid w:val="002C0E00"/>
     <w:rsid w:val="002F1D2F"/>
     <w:rsid w:val="002F5E87"/>
     <w:rsid w:val="002F6526"/>
     <w:rsid w:val="0030298C"/>
@@ -30831,166 +31447,173 @@
     <w:rsid w:val="003E3C85"/>
     <w:rsid w:val="003E417F"/>
     <w:rsid w:val="003E42F7"/>
     <w:rsid w:val="00402AA9"/>
     <w:rsid w:val="00406B7D"/>
     <w:rsid w:val="00414E29"/>
     <w:rsid w:val="00441696"/>
     <w:rsid w:val="00444F7D"/>
     <w:rsid w:val="0044692C"/>
     <w:rsid w:val="00462ADD"/>
     <w:rsid w:val="00467CFA"/>
     <w:rsid w:val="00474760"/>
     <w:rsid w:val="0048429A"/>
     <w:rsid w:val="0049000C"/>
     <w:rsid w:val="00490D09"/>
     <w:rsid w:val="004B1442"/>
     <w:rsid w:val="004B400D"/>
     <w:rsid w:val="004C3048"/>
     <w:rsid w:val="004D55DF"/>
     <w:rsid w:val="0053515B"/>
     <w:rsid w:val="005357E0"/>
     <w:rsid w:val="00535859"/>
     <w:rsid w:val="005404F2"/>
     <w:rsid w:val="00572C6F"/>
     <w:rsid w:val="005743DB"/>
+    <w:rsid w:val="005832A8"/>
     <w:rsid w:val="005A7D9F"/>
     <w:rsid w:val="005B606E"/>
     <w:rsid w:val="005C6922"/>
     <w:rsid w:val="005D569E"/>
     <w:rsid w:val="005F418B"/>
     <w:rsid w:val="005F5A76"/>
     <w:rsid w:val="005F7119"/>
     <w:rsid w:val="006056D4"/>
     <w:rsid w:val="00616E79"/>
     <w:rsid w:val="00617B75"/>
     <w:rsid w:val="00622D31"/>
     <w:rsid w:val="00634DBE"/>
     <w:rsid w:val="0063623D"/>
     <w:rsid w:val="0064115B"/>
     <w:rsid w:val="00645AF8"/>
     <w:rsid w:val="006505F7"/>
     <w:rsid w:val="00663A29"/>
     <w:rsid w:val="00672377"/>
+    <w:rsid w:val="006741A9"/>
+    <w:rsid w:val="006776B9"/>
     <w:rsid w:val="00680654"/>
     <w:rsid w:val="0069042D"/>
     <w:rsid w:val="00696387"/>
     <w:rsid w:val="006968D6"/>
     <w:rsid w:val="006A4C9B"/>
     <w:rsid w:val="006A67EC"/>
     <w:rsid w:val="006B4D93"/>
     <w:rsid w:val="006B730F"/>
     <w:rsid w:val="006C44E7"/>
     <w:rsid w:val="006D23BC"/>
     <w:rsid w:val="006F6BCF"/>
     <w:rsid w:val="00752DC9"/>
     <w:rsid w:val="0075476E"/>
     <w:rsid w:val="00767691"/>
     <w:rsid w:val="00767B31"/>
+    <w:rsid w:val="00773C89"/>
     <w:rsid w:val="007750A0"/>
     <w:rsid w:val="007767AE"/>
     <w:rsid w:val="0078149C"/>
     <w:rsid w:val="00781B06"/>
     <w:rsid w:val="007A2379"/>
     <w:rsid w:val="007C157D"/>
     <w:rsid w:val="007C3518"/>
     <w:rsid w:val="007C6F73"/>
     <w:rsid w:val="007D78E3"/>
     <w:rsid w:val="007E39FE"/>
     <w:rsid w:val="008124A1"/>
     <w:rsid w:val="008169B8"/>
+    <w:rsid w:val="00841636"/>
     <w:rsid w:val="00847D39"/>
     <w:rsid w:val="00856ABE"/>
     <w:rsid w:val="0085783D"/>
     <w:rsid w:val="00877640"/>
     <w:rsid w:val="00883B1E"/>
     <w:rsid w:val="00886599"/>
     <w:rsid w:val="00891FDE"/>
     <w:rsid w:val="0089727B"/>
     <w:rsid w:val="008A69C5"/>
     <w:rsid w:val="008B0466"/>
     <w:rsid w:val="008B5FD4"/>
     <w:rsid w:val="008C1D65"/>
     <w:rsid w:val="008C5FE2"/>
     <w:rsid w:val="008E3EC4"/>
     <w:rsid w:val="008E5893"/>
     <w:rsid w:val="008E60F3"/>
     <w:rsid w:val="008F07D1"/>
     <w:rsid w:val="00905D17"/>
     <w:rsid w:val="00907BA8"/>
     <w:rsid w:val="00916F47"/>
     <w:rsid w:val="0092196A"/>
     <w:rsid w:val="00932B3A"/>
     <w:rsid w:val="009546F7"/>
     <w:rsid w:val="009553E0"/>
     <w:rsid w:val="00963484"/>
     <w:rsid w:val="00964F53"/>
     <w:rsid w:val="0096606B"/>
     <w:rsid w:val="0098275F"/>
     <w:rsid w:val="00993577"/>
     <w:rsid w:val="009A4E48"/>
     <w:rsid w:val="009B0E91"/>
     <w:rsid w:val="009B6CB1"/>
     <w:rsid w:val="009C2829"/>
     <w:rsid w:val="009C3A22"/>
     <w:rsid w:val="009D31AE"/>
     <w:rsid w:val="009E43E9"/>
     <w:rsid w:val="00A16BB6"/>
     <w:rsid w:val="00A17E04"/>
     <w:rsid w:val="00A20C01"/>
     <w:rsid w:val="00A24692"/>
     <w:rsid w:val="00A252A6"/>
     <w:rsid w:val="00A313C3"/>
     <w:rsid w:val="00A33670"/>
     <w:rsid w:val="00A37208"/>
     <w:rsid w:val="00A461A7"/>
     <w:rsid w:val="00A550A6"/>
     <w:rsid w:val="00A77965"/>
     <w:rsid w:val="00AB15EA"/>
     <w:rsid w:val="00AB49DA"/>
+    <w:rsid w:val="00AB7539"/>
     <w:rsid w:val="00AB7A94"/>
     <w:rsid w:val="00AC7DAD"/>
     <w:rsid w:val="00AD3432"/>
     <w:rsid w:val="00AD518A"/>
     <w:rsid w:val="00AE015F"/>
     <w:rsid w:val="00AE4504"/>
     <w:rsid w:val="00AF213A"/>
     <w:rsid w:val="00AF4D95"/>
     <w:rsid w:val="00B020EE"/>
     <w:rsid w:val="00B14405"/>
     <w:rsid w:val="00B25F43"/>
     <w:rsid w:val="00B37A47"/>
     <w:rsid w:val="00B37A92"/>
     <w:rsid w:val="00B46117"/>
     <w:rsid w:val="00B4787C"/>
     <w:rsid w:val="00B479C5"/>
     <w:rsid w:val="00B505D8"/>
     <w:rsid w:val="00B607A3"/>
     <w:rsid w:val="00B748C8"/>
     <w:rsid w:val="00B84558"/>
     <w:rsid w:val="00BA19DE"/>
     <w:rsid w:val="00BA7077"/>
+    <w:rsid w:val="00BB4EC4"/>
     <w:rsid w:val="00BC26B0"/>
     <w:rsid w:val="00BD2B8B"/>
     <w:rsid w:val="00BD63E7"/>
     <w:rsid w:val="00BE6D33"/>
     <w:rsid w:val="00C11CAB"/>
     <w:rsid w:val="00C13C72"/>
     <w:rsid w:val="00C26CC2"/>
     <w:rsid w:val="00C356B8"/>
     <w:rsid w:val="00C36406"/>
     <w:rsid w:val="00C40783"/>
     <w:rsid w:val="00C4462B"/>
     <w:rsid w:val="00C46D92"/>
     <w:rsid w:val="00C520A8"/>
     <w:rsid w:val="00C564EE"/>
     <w:rsid w:val="00C615D5"/>
     <w:rsid w:val="00C65E45"/>
     <w:rsid w:val="00C72797"/>
     <w:rsid w:val="00C97887"/>
     <w:rsid w:val="00CA2BDF"/>
     <w:rsid w:val="00CA4858"/>
     <w:rsid w:val="00CA51D8"/>
     <w:rsid w:val="00CA7CDF"/>
     <w:rsid w:val="00CC2E89"/>
     <w:rsid w:val="00CD1E88"/>
     <w:rsid w:val="00CD6E75"/>
@@ -31017,50 +31640,51 @@
     <w:rsid w:val="00DB7C2C"/>
     <w:rsid w:val="00DD0E0A"/>
     <w:rsid w:val="00DE32E3"/>
     <w:rsid w:val="00DF6A14"/>
     <w:rsid w:val="00E07E9E"/>
     <w:rsid w:val="00E62DA5"/>
     <w:rsid w:val="00E84A61"/>
     <w:rsid w:val="00E952A1"/>
     <w:rsid w:val="00EA76E6"/>
     <w:rsid w:val="00EB1C46"/>
     <w:rsid w:val="00EC0EED"/>
     <w:rsid w:val="00EC7A6E"/>
     <w:rsid w:val="00ED709D"/>
     <w:rsid w:val="00EE03A6"/>
     <w:rsid w:val="00EE44F0"/>
     <w:rsid w:val="00EF3758"/>
     <w:rsid w:val="00EF751F"/>
     <w:rsid w:val="00F005A2"/>
     <w:rsid w:val="00F0458D"/>
     <w:rsid w:val="00F22A98"/>
     <w:rsid w:val="00F337F8"/>
     <w:rsid w:val="00F36C81"/>
     <w:rsid w:val="00F41B70"/>
     <w:rsid w:val="00F41C5B"/>
     <w:rsid w:val="00F52E96"/>
+    <w:rsid w:val="00F548B2"/>
     <w:rsid w:val="00F55BCA"/>
     <w:rsid w:val="00F67E46"/>
     <w:rsid w:val="00F71FB4"/>
     <w:rsid w:val="00F75FB0"/>
     <w:rsid w:val="00F8267D"/>
     <w:rsid w:val="00F85167"/>
     <w:rsid w:val="00F97424"/>
     <w:rsid w:val="00FA1E37"/>
     <w:rsid w:val="00FB0393"/>
     <w:rsid w:val="00FB2200"/>
     <w:rsid w:val="00FB343A"/>
     <w:rsid w:val="00FB67DA"/>
     <w:rsid w:val="00FC162D"/>
     <w:rsid w:val="00FD1ABE"/>
     <w:rsid w:val="00FD491C"/>
     <w:rsid w:val="00FF5393"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
@@ -32536,51 +33160,50 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:panose1 w:val="020B0603030804020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
-    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Devanagari">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -32590,83 +33213,89 @@
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00476AEE"/>
     <w:rsid w:val="00006205"/>
     <w:rsid w:val="00015FF0"/>
     <w:rsid w:val="00021D6D"/>
     <w:rsid w:val="00031EAB"/>
     <w:rsid w:val="00074611"/>
+    <w:rsid w:val="000857AA"/>
     <w:rsid w:val="000A17B6"/>
     <w:rsid w:val="000E7017"/>
     <w:rsid w:val="0012249B"/>
     <w:rsid w:val="00122686"/>
     <w:rsid w:val="00141465"/>
+    <w:rsid w:val="001746EA"/>
     <w:rsid w:val="00186A9C"/>
     <w:rsid w:val="001E6FBF"/>
     <w:rsid w:val="001E70F6"/>
     <w:rsid w:val="00212E24"/>
     <w:rsid w:val="00233726"/>
     <w:rsid w:val="0030298C"/>
     <w:rsid w:val="003B3E65"/>
     <w:rsid w:val="003C30B4"/>
     <w:rsid w:val="00406B7D"/>
     <w:rsid w:val="00441696"/>
     <w:rsid w:val="00476AEE"/>
     <w:rsid w:val="004C3048"/>
     <w:rsid w:val="00510E04"/>
     <w:rsid w:val="005454EE"/>
     <w:rsid w:val="00556B31"/>
+    <w:rsid w:val="005832A8"/>
     <w:rsid w:val="00626DE8"/>
     <w:rsid w:val="006D23BC"/>
     <w:rsid w:val="0071296A"/>
+    <w:rsid w:val="00724926"/>
     <w:rsid w:val="0078149C"/>
+    <w:rsid w:val="0084567B"/>
     <w:rsid w:val="008A2960"/>
     <w:rsid w:val="00963484"/>
     <w:rsid w:val="00983C76"/>
     <w:rsid w:val="00A17E04"/>
     <w:rsid w:val="00A37208"/>
     <w:rsid w:val="00B01F8B"/>
     <w:rsid w:val="00B020EE"/>
     <w:rsid w:val="00B41BCA"/>
     <w:rsid w:val="00B60B3F"/>
+    <w:rsid w:val="00BC13E0"/>
     <w:rsid w:val="00CA4858"/>
     <w:rsid w:val="00CD51AC"/>
     <w:rsid w:val="00CD6E75"/>
     <w:rsid w:val="00CE4FDC"/>
     <w:rsid w:val="00D44141"/>
     <w:rsid w:val="00D46349"/>
     <w:rsid w:val="00D67954"/>
     <w:rsid w:val="00D76081"/>
     <w:rsid w:val="00DB33B4"/>
     <w:rsid w:val="00DB4A1E"/>
     <w:rsid w:val="00E82D04"/>
     <w:rsid w:val="00EB69FF"/>
     <w:rsid w:val="00F559C0"/>
     <w:rsid w:val="00FB1B85"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
@@ -33427,78 +34056,78 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E6913D71-8AE7-484D-9E5F-6599834AACF4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>3202</Words>
-  <Characters>18252</Characters>
+  <Words>3208</Words>
+  <Characters>18291</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>152</Lines>
   <Paragraphs>42</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Headings</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr>Please read through the eligibility criteria carefully and declare that you have</vt:lpstr>
       <vt:lpstr>Please read and accept the following terms and conditions.</vt:lpstr>
       <vt:lpstr>    PROVIDE DETAILS OF COSTS</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>21412</CharactersWithSpaces>
+  <CharactersWithSpaces>21457</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>sitiaishah310894@gmail.com</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>