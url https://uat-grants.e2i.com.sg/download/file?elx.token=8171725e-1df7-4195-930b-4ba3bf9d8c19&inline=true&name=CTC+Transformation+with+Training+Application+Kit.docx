--- v1 (2026-03-23)
+++ v2 (2026-06-07)
@@ -188,51 +188,71 @@
       <w:r w:rsidRPr="00883B1E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>To proceed with the application, you must have formed a CTC and developed a CTC-endorsed transformation plan</w:t>
       </w:r>
       <w:r w:rsidR="00D15815">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> and/or training plan</w:t>
       </w:r>
       <w:r w:rsidRPr="00883B1E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">. If your return is ‘No’, your application would not be processed. To find out how to form a CTC, please visit </w:t>
+        <w:t>. If your return is ‘No</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00883B1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>’,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00883B1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> your application would not be processed. To find out how to form a CTC, please visit </w:t>
       </w:r>
       <w:r w:rsidRPr="00B84558">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>trainandtransform.ntuc.org.sg</w:t>
       </w:r>
       <w:r w:rsidRPr="00883B1E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> for more details.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EB9187E" w14:textId="77777777" w:rsidR="00B84558" w:rsidRDefault="00B84558" w:rsidP="003C0AAC">
       <w:pPr>
         <w:pStyle w:val="TableContents"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
@@ -1646,51 +1666,69 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>The Applicant-employer confirms that the training component is not funded by any other government agency and does not seek double funding for similar funding components from any other government agency.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F888437" w14:textId="7E500183" w:rsidR="00694F16" w:rsidRDefault="00694F16" w:rsidP="00DD0EC0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00694F16">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>The Applicant-employer confirms that the engaged Training Providers are not debarred by SkillsFuture Singapore (SSG).</w:t>
+        <w:t xml:space="preserve">The Applicant-employer confirms that the engaged Training Providers are not debarred by </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00694F16">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>SkillsFuture</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00694F16">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Singapore (SSG).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F04A472" w14:textId="1CB2D110" w:rsidR="001972C3" w:rsidRPr="007C3518" w:rsidRDefault="00F55BCA" w:rsidP="003C0AAC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C3518">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>The Applicant-employer</w:t>
       </w:r>
       <w:r w:rsidR="007C6F73" w:rsidRPr="007C6F73">
@@ -1821,51 +1859,71 @@
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-MY" w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C3518">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-MY" w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">If WSG </w:t>
       </w:r>
       <w:r w:rsidR="00DE32E3" w:rsidRPr="00DE32E3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-MY" w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>and/or e2i determines in its sole discretion that the Applicant-employer has suppressed any material information, or provided false information, when submitting this application or the claim for the Grant;</w:t>
+        <w:t xml:space="preserve">and/or e2i determines in its sole discretion that the Applicant-employer has suppressed any material information, or provided false information, when </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00DE32E3" w:rsidRPr="00DE32E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>submitting</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00DE32E3" w:rsidRPr="00DE32E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> this application or the claim for the Grant;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74279B37" w14:textId="29C11C04" w:rsidR="00F55BCA" w:rsidRPr="007C3518" w:rsidRDefault="00F55BCA" w:rsidP="000C0AC1">
       <w:pPr>
         <w:pStyle w:val="TableContents"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-MY" w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C3518">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-MY" w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
@@ -1926,51 +1984,71 @@
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-MY" w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C3518">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-MY" w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">For </w:t>
       </w:r>
       <w:r w:rsidR="00DE32E3" w:rsidRPr="00DE32E3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-MY" w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>the avoidance of doubt, where WSG and/or e2i has not disbursed any part of the Grant to the applicant-employer, WSG and/or e2i is not obligated to disburse such part of the CTC Grant insofar that any event arises or has arisen under sub-clause (i) to (iii) above.</w:t>
+        <w:t>the avoidance of doubt, where WSG and/or e2i has not disbursed any part of the Grant to the applicant-employer, WSG and/or e2i is not obligated to disburse such part of the CTC Grant insofar that any event arises or has arisen under sub-clause (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DE32E3" w:rsidRPr="00DE32E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DE32E3" w:rsidRPr="00DE32E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-MY" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>) to (iii) above.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7ED43E11" w14:textId="77777777" w:rsidR="00DE32E3" w:rsidRDefault="00F55BCA" w:rsidP="003C0AAC">
       <w:pPr>
         <w:pStyle w:val="TableContents"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-MY" w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE32E3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-MY" w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
@@ -4996,51 +5074,69 @@
           <w:p w14:paraId="3D885655" w14:textId="6E13F55A" w:rsidR="00AC7DAD" w:rsidRPr="007C3518" w:rsidRDefault="003356E6" w:rsidP="003C0AAC">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003356E6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Type </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>the way your project enhance business capabilities, improve productivity, and/ or innovation here</w:t>
+              <w:t xml:space="preserve">the way your project </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>enhance</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> business capabilities, improve productivity, and/ or innovation here</w:t>
             </w:r>
             <w:r w:rsidRPr="003356E6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>…</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD1E88" w:rsidRPr="007C3518" w14:paraId="7ACBF6B4" w14:textId="77777777" w:rsidTr="00AE4504">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4868" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5ED2A15A" w14:textId="76A88DE6" w:rsidR="00CD1E88" w:rsidRDefault="00CD1E88" w:rsidP="00CD1E88">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
@@ -6817,51 +6913,75 @@
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="00B0F0"/>
           </w:tcPr>
           <w:p w14:paraId="59579090" w14:textId="17AD5CE8" w:rsidR="00FF5393" w:rsidRPr="00FF5393" w:rsidRDefault="00FF5393" w:rsidP="001644FE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF5393">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Course fees per pax (before GST)(S$)</w:t>
+              <w:t xml:space="preserve">Course fees per pax (before </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00FF5393">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>GST)(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00FF5393">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>S$)</w:t>
             </w:r>
             <w:r w:rsidRPr="00FF5393">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FF5393">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -8367,87 +8487,123 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>– A monetary incentive provided to employees for acquiring or enhancing specific skills.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0633940B" w14:textId="723D63B8" w:rsidR="00C97887" w:rsidRDefault="00C97887" w:rsidP="003C0AAC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C97887">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Implement and communicate Career Development Plan (CDP) – A structured progression pathway in terms of job roles, skills, and wages. Candidates will undergo pre-determined training, pick-up new skillsets directly relevant to their job role, resulting in productivity for their employer, while also receiving remuneration calibrated based on their skill levels and new job role. CDP should consist of the following three key information: (i) Job role, (ii) Salary range, (iii) Skills required.</w:t>
+        <w:t>Implement and communicate Career Development Plan (CDP) – A structured progression pathway in terms of job roles, skills, and wages. Candidates will undergo pre-determined training, pick-up new skillsets directly relevant to their job role, resulting in productivity for their employer, while also receiving remuneration calibrated based on their skill levels and new job role. CDP should consist of the following three key information: (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C97887">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C97887">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>) Job role, (ii) Salary range, (iii) Skills required.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30EA2748" w14:textId="77777777" w:rsidR="00F22A98" w:rsidRDefault="00F22A98" w:rsidP="003C0AAC">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A4EA8F0" w14:textId="1E6426C5" w:rsidR="00C97887" w:rsidRDefault="00C97887" w:rsidP="003C0AAC">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C97887">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>If the quantum of wage increment and skills allowance (</w:t>
+        <w:t xml:space="preserve">If the quantum of wage increment and skills allowance </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C97887">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00694F16">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> one-time or recurrent</w:t>
+        <w:t xml:space="preserve"> one</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00694F16">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-time or recurrent</w:t>
       </w:r>
       <w:r w:rsidRPr="00C97887">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>) or CDP job roles differs across committed workers, Applicant-employer should add more rows to reflect the different outcomes and number of workers committed under the same outcome. Workers committed in each row must be unique, i.e., same worker cannot be counted in more than one row.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="595C5D0E" w14:textId="77777777" w:rsidR="00462ADD" w:rsidRDefault="00462ADD" w:rsidP="003C0AAC">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6AE2D77D" w14:textId="689BA239" w:rsidR="00C97887" w:rsidRDefault="00CD1E88" w:rsidP="003C0AAC">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -8478,51 +8634,71 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2BAF67CD" w14:textId="77777777" w:rsidR="00CD1E88" w:rsidRPr="00CD1E88" w:rsidRDefault="00CD1E88" w:rsidP="00CD1E88">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD1E88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">(i) Workers committed for </w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD1E88">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD1E88">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) Workers committed for </w:t>
       </w:r>
       <w:r w:rsidRPr="00CD1E88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Transformation (with or without Training)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="032DEC02" w14:textId="77777777" w:rsidR="00CD1E88" w:rsidRPr="00CD1E88" w:rsidRDefault="00CD1E88" w:rsidP="00CD1E88">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="13C3B59D" w14:textId="77777777" w:rsidR="00CD1E88" w:rsidRPr="00CD1E88" w:rsidRDefault="00CD1E88" w:rsidP="00CD1E88">
       <w:pPr>
@@ -8598,51 +8774,71 @@
         <w:trPr>
           <w:trHeight w:val="643"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6DB5FF"/>
           </w:tcPr>
           <w:p w14:paraId="1BEEB065" w14:textId="1D76EE42" w:rsidR="00C97887" w:rsidRPr="00DC50D8" w:rsidRDefault="00C97887" w:rsidP="003C0AAC">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC50D8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
-              <w:t>Groups of worker(s) with the same type of worker outcome(s)</w:t>
+              <w:t xml:space="preserve">Groups of </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00DC50D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:t>worker</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00DC50D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+              <w:t>(s) with the same type of worker outcome(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6DB5FF"/>
           </w:tcPr>
           <w:p w14:paraId="2EF1C246" w14:textId="4DC9F520" w:rsidR="00C97887" w:rsidRPr="00DC50D8" w:rsidRDefault="00C97887" w:rsidP="003C0AAC">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC50D8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
@@ -11666,51 +11862,71 @@
         <w:trPr>
           <w:trHeight w:val="643"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6DB5FF"/>
           </w:tcPr>
           <w:p w14:paraId="6DB25D23" w14:textId="77777777" w:rsidR="00856ABE" w:rsidRPr="00C13C72" w:rsidRDefault="00856ABE" w:rsidP="001644FE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C13C72">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
-              <w:t>Groups of worker(s) with the same type of worker outcome(s)</w:t>
+              <w:t xml:space="preserve">Groups of </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C13C72">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+              </w:rPr>
+              <w:t>worker</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C13C72">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+              </w:rPr>
+              <w:t>(s) with the same type of worker outcome(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6DB5FF"/>
           </w:tcPr>
           <w:p w14:paraId="552F1CC8" w14:textId="77777777" w:rsidR="00856ABE" w:rsidRPr="00C13C72" w:rsidRDefault="00856ABE" w:rsidP="001644FE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C13C72">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
@@ -14044,51 +14260,87 @@
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9736"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F22A98" w:rsidRPr="00F22A98" w14:paraId="6F72E3D5" w14:textId="77777777" w:rsidTr="00F22A98">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9736" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="661C86F9" w14:textId="27282BBC" w:rsidR="00F22A98" w:rsidRPr="00856ABE" w:rsidRDefault="00856ABE" w:rsidP="00856ABE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00856ABE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Of the Target number of local workers to benefit under table “(i) Workers committed for Transformation (with or without Training)”, how many are committed for</w:t>
+              <w:t>Of the Target number of local workers to benefit under table “(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00856ABE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00856ABE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>) Workers committed for Transformation (with or without Training)</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00856ABE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>”,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00856ABE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> how many are committed for</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00856ABE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>training?</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -14171,63 +14423,73 @@
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9736"/>
       </w:tblGrid>
       <w:tr w:rsidR="00856ABE" w:rsidRPr="00F22A98" w14:paraId="4794D5C8" w14:textId="77777777" w:rsidTr="001644FE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9736" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="27E2EC6D" w14:textId="418A203D" w:rsidR="00856ABE" w:rsidRPr="00856ABE" w:rsidRDefault="00856ABE" w:rsidP="001644FE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00856ABE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Number of unique local workers to benefit under table “(ii) Workers committed for Training ONLY”</w:t>
+              <w:t xml:space="preserve">Number of unique local workers to benefit under table “(ii) Workers committed for Training </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00856ABE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ONLY”</w:t>
             </w:r>
             <w:r w:rsidRPr="00F75FB0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00856ABE" w14:paraId="282ECA31" w14:textId="77777777" w:rsidTr="001644FE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9736" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
           </w:tcPr>
           <w:p w14:paraId="33DA3EBC" w14:textId="77777777" w:rsidR="00856ABE" w:rsidRDefault="00856ABE" w:rsidP="001644FE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007750A0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Type here</w:t>
@@ -14652,51 +14914,69 @@
             <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
           </w:tcPr>
           <w:p w14:paraId="32922BB7" w14:textId="77777777" w:rsidR="007750A0" w:rsidRDefault="007750A0" w:rsidP="003C0AAC">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007750A0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Type </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>the way your project achieve the committed worker outcomes here…</w:t>
+              <w:t xml:space="preserve">the way your project </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>achieve</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the committed worker outcomes here…</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="27AF804E" w14:textId="77777777" w:rsidR="007750A0" w:rsidRDefault="007750A0" w:rsidP="003C0AAC">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="51243943" w14:textId="77777777" w:rsidR="007750A0" w:rsidRDefault="007750A0" w:rsidP="003C0AAC">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="52C80B20" w14:textId="77777777" w:rsidR="007750A0" w:rsidRDefault="007750A0" w:rsidP="003C0AAC">
             <w:pPr>
               <w:jc w:val="both"/>
@@ -14911,51 +15191,75 @@
         <w:pStyle w:val="TableContents"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007750A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>The CDP should minimally consist of the following three key information: (i) Job role, (ii) Salary range, and (iii) Skills required.</w:t>
+        <w:t>The CDP should minimally consist of the following three key information: (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007750A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007750A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>) Job role, (ii) Salary range, and (iii) Skills required.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3928B7F2" w14:textId="49B2F43D" w:rsidR="007750A0" w:rsidRPr="007750A0" w:rsidRDefault="007750A0" w:rsidP="003C0AAC">
       <w:pPr>
         <w:pStyle w:val="TableContents"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007750A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -15001,51 +15305,75 @@
         <w:pStyle w:val="TableContents"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-MY" w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007750A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>The CDP can only be committed once per (i) job role, and (ii) unique worker. Subsequent projects that wish to impact the same worker(s) who had benefitted from a CDP must be committed for other types of worker outcomes.</w:t>
+        <w:t>The CDP can only be committed once per (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007750A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007750A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>) job role, and (ii) unique worker. Subsequent projects that wish to impact the same worker(s) who had benefitted from a CDP must be committed for other types of worker outcomes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="791E6F1E" w14:textId="77777777" w:rsidR="0089727B" w:rsidRDefault="0089727B" w:rsidP="003C0AAC">
       <w:pPr>
         <w:pStyle w:val="TableContents"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:sectPr w:rsidR="0089727B" w:rsidSect="003654B2">
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="567" w:footer="680" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="47DB4797" w14:textId="23BAA51E" w:rsidR="00131704" w:rsidRDefault="00000000" w:rsidP="003C0AAC">
       <w:pPr>
@@ -23895,5374 +24223,6025 @@
     </w:p>
     <w:p w14:paraId="30AB04AD" w14:textId="77777777" w:rsidR="00366439" w:rsidRDefault="00366439" w:rsidP="003C0AAC">
       <w:pPr>
         <w:pStyle w:val="TableContents"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B3AA1E0" w14:textId="77777777" w:rsidR="00366439" w:rsidRDefault="00366439" w:rsidP="003C0AAC">
       <w:pPr>
         <w:pStyle w:val="TableContents"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4DB8781C" w14:textId="2BDF2928" w:rsidR="001A10F4" w:rsidRDefault="00366439" w:rsidP="003C0AAC">
+    <w:p w14:paraId="73D7023F" w14:textId="6A2D5ABA" w:rsidR="00366439" w:rsidRDefault="00366439" w:rsidP="003C0AAC">
       <w:pPr>
         <w:pStyle w:val="TableContents"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Additional information on the funding components</w:t>
       </w:r>
-    </w:p>
-[...10 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="9918" w:type="dxa"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="122"/>
+        <w:tblW w:w="9802" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="427"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="1499"/>
+        <w:gridCol w:w="351"/>
+        <w:gridCol w:w="1285"/>
+        <w:gridCol w:w="1136"/>
+        <w:gridCol w:w="929"/>
+        <w:gridCol w:w="1173"/>
+        <w:gridCol w:w="1159"/>
+        <w:gridCol w:w="1211"/>
+        <w:gridCol w:w="1220"/>
+        <w:gridCol w:w="1338"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00366439" w:rsidRPr="00DC50D8" w14:paraId="182C508C" w14:textId="77777777" w:rsidTr="00403287">
+      <w:tr w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w14:paraId="4CADCE45" w14:textId="77777777" w:rsidTr="00687701">
         <w:trPr>
-          <w:trHeight w:val="380"/>
+          <w:trHeight w:val="749"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="427" w:type="dxa"/>
+            <w:tcW w:w="351" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6DB5FF"/>
           </w:tcPr>
-          <w:p w14:paraId="6B1F51B1" w14:textId="77777777" w:rsidR="00366439" w:rsidRPr="00DC50D8" w:rsidRDefault="00366439" w:rsidP="00681C7D">
+          <w:p w14:paraId="2F703594" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="_Hlk190250090"/>
             <w:r w:rsidRPr="00DC50D8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
               <w:t>S/N</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B8DD0BD" w14:textId="77777777" w:rsidR="00366439" w:rsidRPr="00DC50D8" w:rsidRDefault="00366439" w:rsidP="00681C7D">
-[...16 lines deleted...]
-            <w:tcW w:w="1694" w:type="dxa"/>
+          <w:p w14:paraId="7EC44335" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6DB5FF"/>
           </w:tcPr>
-          <w:p w14:paraId="7A8DA99D" w14:textId="77777777" w:rsidR="00366439" w:rsidRPr="00DC50D8" w:rsidRDefault="00366439" w:rsidP="00681C7D">
+          <w:p w14:paraId="4A533D4B" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC50D8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
               <w:t>Component</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1273" w:type="dxa"/>
+            <w:tcW w:w="1136" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6DB5FF"/>
           </w:tcPr>
-          <w:p w14:paraId="27B0ECC4" w14:textId="3204AF22" w:rsidR="00366439" w:rsidRPr="00DC50D8" w:rsidRDefault="00366439" w:rsidP="00681C7D">
+          <w:p w14:paraId="76633598" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00366439">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
               <w:t>Attachment for Foreign Vendor(s)’</w:t>
             </w:r>
-            <w:r w:rsidR="00C768F6">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00366439">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
               <w:t xml:space="preserve"> Supporting Document under Quotation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1041" w:type="dxa"/>
+            <w:tcW w:w="929" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6DB5FF"/>
           </w:tcPr>
-          <w:p w14:paraId="4977D114" w14:textId="50A2B8A7" w:rsidR="00366439" w:rsidRPr="00DC50D8" w:rsidRDefault="00366439" w:rsidP="00681C7D">
+          <w:p w14:paraId="570BEFC5" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00366439">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
               <w:t>Indicate the selected vendor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1316" w:type="dxa"/>
+            <w:tcW w:w="1173" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6DB5FF"/>
           </w:tcPr>
-          <w:p w14:paraId="149CB6BF" w14:textId="775803A4" w:rsidR="00366439" w:rsidRPr="00DC50D8" w:rsidRDefault="00366439" w:rsidP="00681C7D">
+          <w:p w14:paraId="7FFA339A" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00366439">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
               <w:t>Component is only available from a sole provider</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1301" w:type="dxa"/>
+            <w:tcW w:w="1159" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6DB5FF"/>
           </w:tcPr>
-          <w:p w14:paraId="5B1B85FE" w14:textId="6550A30B" w:rsidR="00366439" w:rsidRPr="00DC50D8" w:rsidRDefault="00366439" w:rsidP="00681C7D">
+          <w:p w14:paraId="3C9A8F62" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00366439">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="en-SG"/>
               </w:rPr>
               <w:t>Reason for purchasing from a sole provider</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcW w:w="1211" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6DB5FF"/>
           </w:tcPr>
-          <w:p w14:paraId="49F03B7D" w14:textId="490927FA" w:rsidR="00366439" w:rsidRPr="00DC50D8" w:rsidRDefault="00366439" w:rsidP="00681C7D">
+          <w:p w14:paraId="107B86EF" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00366439" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+                <w:lang w:val="en-SG"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+              <w:t>Reason for selecting the quotation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1220" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="6DB5FF"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DF43A9D" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00366439">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="en-SG"/>
               </w:rPr>
-              <w:t>Component contains Tablet(s), Notebook(s), iPad(s) and/or Smart Phone(s)</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1499" w:type="dxa"/>
+              <w:t>Component contains Tablet(s), Notebook(s), iPad(s</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00366439">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+                <w:lang w:val="en-SG"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00366439">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+                <w:lang w:val="en-SG"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and/or Smart Phone(s)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1338" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6DB5FF"/>
           </w:tcPr>
-          <w:p w14:paraId="2026F890" w14:textId="3E3270D1" w:rsidR="00366439" w:rsidRPr="00DC50D8" w:rsidRDefault="00366439" w:rsidP="00681C7D">
+          <w:p w14:paraId="4D79974A" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00366439">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="en-SG"/>
               </w:rPr>
               <w:t>How the Tablet(s), Notebook(s), iPad(s), and/or Smart Phone(s) will significantly contribute to the transformation project</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00366439" w:rsidRPr="00DC50D8" w14:paraId="71996B99" w14:textId="77777777" w:rsidTr="00366439">
+      <w:tr w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w14:paraId="0E831AB5" w14:textId="77777777" w:rsidTr="00687701">
         <w:trPr>
-          <w:trHeight w:val="133"/>
+          <w:trHeight w:val="81"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="427" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="771AB86A" w14:textId="77777777" w:rsidR="00366439" w:rsidRPr="00CF1D6C" w:rsidRDefault="00366439" w:rsidP="00681C7D">
+            <w:tcW w:w="351" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="42CF057B" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00CF1D6C" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1D6C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1694" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5721A521" w14:textId="77777777" w:rsidR="00366439" w:rsidRPr="00DC50D8" w:rsidRDefault="00366439" w:rsidP="00681C7D">
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B12266A" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC50D8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
               <w:t>Type here…</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1273" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="40C8CF1C" w14:textId="77777777" w:rsidR="00366439" w:rsidRPr="00DC50D8" w:rsidRDefault="00366439" w:rsidP="00681C7D">
+            <w:tcW w:w="1136" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="2258651C" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC50D8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
               <w:t>Type here…</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1041" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="72BE4321" w14:textId="77777777" w:rsidR="00366439" w:rsidRPr="00DC50D8" w:rsidRDefault="00366439" w:rsidP="00681C7D">
+            <w:tcW w:w="929" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="342BAA48" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC50D8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
               <w:t>Type here…</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1316" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="082240A7" w14:textId="287BA137" w:rsidR="00366439" w:rsidRPr="00DC50D8" w:rsidRDefault="00366439" w:rsidP="00681C7D">
+            <w:tcW w:w="1173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A304E19" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC50D8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
               <w:t>Yes/ No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1301" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2516FD4B" w14:textId="77777777" w:rsidR="00366439" w:rsidRPr="00DC50D8" w:rsidRDefault="00366439" w:rsidP="00681C7D">
+            <w:tcW w:w="1159" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A30C28F" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC50D8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
               <w:t>Type here…</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1367" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7DFFE9AE" w14:textId="504561D6" w:rsidR="00366439" w:rsidRPr="00DC50D8" w:rsidRDefault="00366439" w:rsidP="00681C7D">
+            <w:tcW w:w="1211" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BA4F1F8" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+              <w:t>Type here…</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1220" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="41E3810C" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC50D8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
               <w:t>Yes/ No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1499" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5DB4A455" w14:textId="5BE5372A" w:rsidR="00366439" w:rsidRPr="00DC50D8" w:rsidRDefault="00366439" w:rsidP="00681C7D">
+            <w:tcW w:w="1338" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FDA8DEA" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC50D8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
               <w:t>Type here…</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00366439" w:rsidRPr="00DC50D8" w14:paraId="4A6388FF" w14:textId="77777777" w:rsidTr="00366439">
+      <w:tr w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w14:paraId="7AFFEF44" w14:textId="77777777" w:rsidTr="00687701">
         <w:trPr>
-          <w:trHeight w:val="120"/>
+          <w:trHeight w:val="125"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="427" w:type="dxa"/>
-[...142 lines deleted...]
-          <w:p w14:paraId="68538CE5" w14:textId="77777777" w:rsidR="00366439" w:rsidRPr="00DC50D8" w:rsidRDefault="00366439" w:rsidP="00681C7D">
+            <w:tcW w:w="351" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="56A45D48" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A9B7097" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1136" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="383B3E1A" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="929" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="53CA3EFD" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="10DF5E0F" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1159" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="6428195F" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="71624CFE" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1220" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="6330934C" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1338" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="598FC185" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00366439" w:rsidRPr="00DC50D8" w14:paraId="0F47BD2F" w14:textId="77777777" w:rsidTr="00366439">
+      <w:tr w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w14:paraId="224E15DF" w14:textId="77777777" w:rsidTr="00687701">
         <w:trPr>
-          <w:trHeight w:val="120"/>
+          <w:trHeight w:val="128"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="427" w:type="dxa"/>
-[...142 lines deleted...]
-          <w:p w14:paraId="03487F49" w14:textId="77777777" w:rsidR="00366439" w:rsidRPr="00DC50D8" w:rsidRDefault="00366439" w:rsidP="00681C7D">
+            <w:tcW w:w="351" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="478B0FBE" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CE7D898" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1136" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="256D20A1" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="929" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="6689790F" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="42F6139C" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1159" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="755B155F" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="424FC536" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1220" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="094D9172" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1338" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FD17A4F" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00366439" w:rsidRPr="00DC50D8" w14:paraId="6D5FD90B" w14:textId="77777777" w:rsidTr="00366439">
+      <w:tr w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w14:paraId="4896D37F" w14:textId="77777777" w:rsidTr="00687701">
         <w:trPr>
-          <w:trHeight w:val="120"/>
+          <w:trHeight w:val="58"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="427" w:type="dxa"/>
-[...142 lines deleted...]
-          <w:p w14:paraId="003787C2" w14:textId="77777777" w:rsidR="00366439" w:rsidRPr="00DC50D8" w:rsidRDefault="00366439" w:rsidP="00681C7D">
+            <w:tcW w:w="351" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="28A9D884" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="16E404E4" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1136" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="449C5680" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="929" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CAF44C4" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AEDEBFF" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1159" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="0483527C" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CFFFF0B" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1220" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="43E811FA" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1338" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="39067A83" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00366439" w:rsidRPr="00DC50D8" w14:paraId="4E287CFB" w14:textId="77777777" w:rsidTr="00366439">
+      <w:tr w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w14:paraId="4523C07A" w14:textId="77777777" w:rsidTr="00687701">
         <w:trPr>
-          <w:trHeight w:val="120"/>
+          <w:trHeight w:val="58"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="427" w:type="dxa"/>
-[...142 lines deleted...]
-          <w:p w14:paraId="285B35B7" w14:textId="77777777" w:rsidR="00366439" w:rsidRPr="00DC50D8" w:rsidRDefault="00366439" w:rsidP="00681C7D">
+            <w:tcW w:w="351" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D3C9C28" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="793F8F62" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1136" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="166C8F2D" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="929" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DBD6C77" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="46F6F722" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1159" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B73AE65" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FF60067" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1220" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B7A5399" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1338" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EE5E8E1" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00366439" w:rsidRPr="00DC50D8" w14:paraId="34E8E781" w14:textId="77777777" w:rsidTr="00366439">
+      <w:tr w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w14:paraId="33C281DB" w14:textId="77777777" w:rsidTr="00687701">
         <w:trPr>
-          <w:trHeight w:val="120"/>
+          <w:trHeight w:val="58"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="427" w:type="dxa"/>
-[...142 lines deleted...]
-          <w:p w14:paraId="70EFA70F" w14:textId="77777777" w:rsidR="00366439" w:rsidRPr="00DC50D8" w:rsidRDefault="00366439" w:rsidP="00681C7D">
+            <w:tcW w:w="351" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="079BDFC4" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="01E414B5" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1136" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="25FB2791" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="929" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F29A7EB" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C1B9C5D" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1159" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A4A8C40" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="18F365D1" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1220" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C95D26D" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1338" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AB66EB9" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00366439" w:rsidRPr="00DC50D8" w14:paraId="08F22933" w14:textId="77777777" w:rsidTr="00366439">
+      <w:tr w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w14:paraId="0CA712DB" w14:textId="77777777" w:rsidTr="00687701">
         <w:trPr>
-          <w:trHeight w:val="120"/>
+          <w:trHeight w:val="58"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="427" w:type="dxa"/>
-[...142 lines deleted...]
-          <w:p w14:paraId="17007E18" w14:textId="77777777" w:rsidR="00366439" w:rsidRPr="00DC50D8" w:rsidRDefault="00366439" w:rsidP="00681C7D">
+            <w:tcW w:w="351" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="47FC6F72" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A4C4DCB" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1136" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C51355F" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="929" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="72794211" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="30E88E19" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1159" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="64A01BBD" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D550683" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1220" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="71E7BC29" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1338" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="622A5260" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00366439" w:rsidRPr="00DC50D8" w14:paraId="1C7E13A2" w14:textId="77777777" w:rsidTr="00366439">
+      <w:tr w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w14:paraId="3F26ABAD" w14:textId="77777777" w:rsidTr="00687701">
         <w:trPr>
-          <w:trHeight w:val="120"/>
+          <w:trHeight w:val="58"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="427" w:type="dxa"/>
-[...142 lines deleted...]
-          <w:p w14:paraId="5D7CEC32" w14:textId="77777777" w:rsidR="00366439" w:rsidRPr="00DC50D8" w:rsidRDefault="00366439" w:rsidP="00681C7D">
+            <w:tcW w:w="351" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="008B1735" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="7305EFD8" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1136" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="45CF1606" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="929" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="348CC06B" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="16BE935A" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1159" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="2827AC4D" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="1509E030" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1220" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="36EA5F97" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1338" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="5861E8A3" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00366439" w:rsidRPr="00DC50D8" w14:paraId="3EB0EB9D" w14:textId="77777777" w:rsidTr="00366439">
+      <w:tr w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w14:paraId="47A2E270" w14:textId="77777777" w:rsidTr="00687701">
         <w:trPr>
-          <w:trHeight w:val="120"/>
+          <w:trHeight w:val="58"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="427" w:type="dxa"/>
-[...142 lines deleted...]
-          <w:p w14:paraId="3A829593" w14:textId="77777777" w:rsidR="00366439" w:rsidRPr="00DC50D8" w:rsidRDefault="00366439" w:rsidP="00681C7D">
+            <w:tcW w:w="351" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="4994EC5B" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="713C3719" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1136" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E1AA455" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="929" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F1F1A3C" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="773E42F7" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1159" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A9BEF66" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B3BE4A9" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1220" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="03C0019D" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1338" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="780A8BD2" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00366439" w:rsidRPr="00DC50D8" w14:paraId="404FB09A" w14:textId="77777777" w:rsidTr="00366439">
+      <w:tr w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w14:paraId="0C33E1AE" w14:textId="77777777" w:rsidTr="00687701">
         <w:trPr>
-          <w:trHeight w:val="120"/>
+          <w:trHeight w:val="58"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="427" w:type="dxa"/>
-[...142 lines deleted...]
-          <w:p w14:paraId="29D3E046" w14:textId="77777777" w:rsidR="00366439" w:rsidRPr="00DC50D8" w:rsidRDefault="00366439" w:rsidP="00681C7D">
+            <w:tcW w:w="351" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="4ED5B2EF" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="773E6944" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1136" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="30594BDE" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="929" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CC0485B" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="27A4BA8E" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1159" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="759597D9" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="06EF5DDE" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1220" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="27F0AED8" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1338" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="577059DA" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00366439" w:rsidRPr="00DC50D8" w14:paraId="0FD89E51" w14:textId="77777777" w:rsidTr="00366439">
+      <w:tr w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w14:paraId="0ED53A78" w14:textId="77777777" w:rsidTr="00687701">
         <w:trPr>
-          <w:trHeight w:val="120"/>
+          <w:trHeight w:val="58"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="427" w:type="dxa"/>
-[...142 lines deleted...]
-          <w:p w14:paraId="68E0B6FB" w14:textId="77777777" w:rsidR="00366439" w:rsidRPr="00DC50D8" w:rsidRDefault="00366439" w:rsidP="00681C7D">
+            <w:tcW w:w="351" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D658FC0" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C4893C9" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1136" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="075A7A76" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="929" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="3518BED5" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="115DD38A" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1159" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="578906A9" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="3ED15DB5" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1220" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="0104BA35" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1338" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D682160" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00366439" w:rsidRPr="00DC50D8" w14:paraId="6D026B57" w14:textId="77777777" w:rsidTr="00366439">
+      <w:tr w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w14:paraId="784AF7DB" w14:textId="77777777" w:rsidTr="00687701">
         <w:trPr>
-          <w:trHeight w:val="120"/>
+          <w:trHeight w:val="58"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="427" w:type="dxa"/>
-[...142 lines deleted...]
-          <w:p w14:paraId="61D61577" w14:textId="77777777" w:rsidR="00366439" w:rsidRPr="00DC50D8" w:rsidRDefault="00366439" w:rsidP="00681C7D">
+            <w:tcW w:w="351" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="2530BD5D" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="59DD579C" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1136" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B76F46C" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="929" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D8B8EE1" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DF517B2" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1159" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E9AC5DB" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="02A53343" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1220" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="16AC3682" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1338" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="67B3D04D" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00366439" w:rsidRPr="00DC50D8" w14:paraId="71C11F71" w14:textId="77777777" w:rsidTr="00366439">
+      <w:tr w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w14:paraId="444C578C" w14:textId="77777777" w:rsidTr="00687701">
         <w:trPr>
-          <w:trHeight w:val="120"/>
+          <w:trHeight w:val="58"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="427" w:type="dxa"/>
-[...142 lines deleted...]
-          <w:p w14:paraId="3D0130FD" w14:textId="77777777" w:rsidR="00366439" w:rsidRPr="00DC50D8" w:rsidRDefault="00366439" w:rsidP="00681C7D">
+            <w:tcW w:w="351" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F137D40" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="59B8E148" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1136" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="24A769B0" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="929" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="458E594F" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="0104F369" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1159" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="35FAB01A" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D42AEAF" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1220" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="323461B1" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1338" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E948F5B" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00366439" w:rsidRPr="00DC50D8" w14:paraId="7AA2E2F2" w14:textId="77777777" w:rsidTr="00366439">
+      <w:tr w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w14:paraId="0494832E" w14:textId="77777777" w:rsidTr="00687701">
         <w:trPr>
-          <w:trHeight w:val="120"/>
+          <w:trHeight w:val="58"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="427" w:type="dxa"/>
-[...142 lines deleted...]
-          <w:p w14:paraId="2DED109B" w14:textId="77777777" w:rsidR="00366439" w:rsidRPr="00DC50D8" w:rsidRDefault="00366439" w:rsidP="00681C7D">
+            <w:tcW w:w="351" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FC76642" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FAAC7FE" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1136" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="35C74932" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="929" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="394FC88C" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="44CD8457" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1159" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B5AE383" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="08D6CD45" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1220" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="338D77C8" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1338" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="5538F179" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00366439" w:rsidRPr="00DC50D8" w14:paraId="684AA8E0" w14:textId="77777777" w:rsidTr="00366439">
+      <w:tr w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w14:paraId="4C7DF70C" w14:textId="77777777" w:rsidTr="00687701">
         <w:trPr>
-          <w:trHeight w:val="120"/>
+          <w:trHeight w:val="58"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="427" w:type="dxa"/>
-[...142 lines deleted...]
-          <w:p w14:paraId="3E7D4EF3" w14:textId="77777777" w:rsidR="00366439" w:rsidRPr="00DC50D8" w:rsidRDefault="00366439" w:rsidP="00681C7D">
+            <w:tcW w:w="351" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="5079357B" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="55058B3F" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1136" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="50BBC860" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="929" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F02F892" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="4006CFE2" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1159" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="6061D895" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="24BEB0E9" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1220" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="429599E2" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1338" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="003D58A2" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00366439" w:rsidRPr="00DC50D8" w14:paraId="2380DC97" w14:textId="77777777" w:rsidTr="00366439">
+      <w:tr w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w14:paraId="0F28261C" w14:textId="77777777" w:rsidTr="00687701">
         <w:trPr>
-          <w:trHeight w:val="120"/>
+          <w:trHeight w:val="58"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="427" w:type="dxa"/>
-[...142 lines deleted...]
-          <w:p w14:paraId="17F8166C" w14:textId="77777777" w:rsidR="00366439" w:rsidRPr="00DC50D8" w:rsidRDefault="00366439" w:rsidP="00681C7D">
+            <w:tcW w:w="351" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="177B6A0B" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="749FF252" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1136" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="37203B2F" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="929" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A8B5C9A" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F6C7AAD" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1159" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FAB2CEA" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="64E706C4" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1220" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DFB6D7D" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1338" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="01A4178D" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00366439" w:rsidRPr="00DC50D8" w14:paraId="68DB9E29" w14:textId="77777777" w:rsidTr="00366439">
+      <w:tr w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w14:paraId="33711740" w14:textId="77777777" w:rsidTr="00687701">
         <w:trPr>
-          <w:trHeight w:val="120"/>
+          <w:trHeight w:val="58"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="427" w:type="dxa"/>
-[...142 lines deleted...]
-          <w:p w14:paraId="2A826EA6" w14:textId="77777777" w:rsidR="00366439" w:rsidRPr="00DC50D8" w:rsidRDefault="00366439" w:rsidP="00681C7D">
+            <w:tcW w:w="351" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="124AC842" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="59F140EA" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1136" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="1754244B" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="929" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="120113C9" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E60C4E2" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1159" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="716DFB26" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="2348D3F9" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1220" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BF8B1FA" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1338" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="4ED09857" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00366439" w:rsidRPr="00DC50D8" w14:paraId="5E81CD46" w14:textId="77777777" w:rsidTr="00366439">
+      <w:tr w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w14:paraId="51EF8D28" w14:textId="77777777" w:rsidTr="00687701">
         <w:trPr>
-          <w:trHeight w:val="120"/>
+          <w:trHeight w:val="58"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="427" w:type="dxa"/>
-[...142 lines deleted...]
-          <w:p w14:paraId="5BB23400" w14:textId="77777777" w:rsidR="00366439" w:rsidRPr="00DC50D8" w:rsidRDefault="00366439" w:rsidP="00681C7D">
+            <w:tcW w:w="351" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="1495BD55" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F8D1981" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1136" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="73184978" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="929" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="05C7781C" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="505772DB" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1159" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="45DE2D99" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="778831F4" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1220" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EF142A5" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1338" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="48968816" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00366439" w:rsidRPr="00DC50D8" w14:paraId="1DA1440F" w14:textId="77777777" w:rsidTr="00366439">
+      <w:tr w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w14:paraId="742F8524" w14:textId="77777777" w:rsidTr="00687701">
         <w:trPr>
-          <w:trHeight w:val="120"/>
+          <w:trHeight w:val="58"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="427" w:type="dxa"/>
-[...142 lines deleted...]
-          <w:p w14:paraId="538B2F45" w14:textId="77777777" w:rsidR="00366439" w:rsidRPr="00DC50D8" w:rsidRDefault="00366439" w:rsidP="00681C7D">
+            <w:tcW w:w="351" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E071736" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="21127119" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1136" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B8996EF" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="929" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="48703A45" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="1478550B" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1159" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="676330A7" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="634E7692" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1220" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="54279B33" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1338" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E79DD68" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00366439" w:rsidRPr="00DC50D8" w14:paraId="2859DFA6" w14:textId="77777777" w:rsidTr="00366439">
+      <w:tr w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w14:paraId="7D6DFBA0" w14:textId="77777777" w:rsidTr="00687701">
         <w:trPr>
-          <w:trHeight w:val="120"/>
+          <w:trHeight w:val="58"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="427" w:type="dxa"/>
-[...142 lines deleted...]
-          <w:p w14:paraId="182A4305" w14:textId="77777777" w:rsidR="00366439" w:rsidRPr="00DC50D8" w:rsidRDefault="00366439" w:rsidP="00681C7D">
+            <w:tcW w:w="351" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E13B647" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="3544B9E7" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1136" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="289CB347" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="929" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E9674E6" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D0F67AF" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1159" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="23096D08" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BA8982F" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1220" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DE31977" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1338" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C54D4A2" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00366439" w:rsidRPr="00DC50D8" w14:paraId="69506CE9" w14:textId="77777777" w:rsidTr="00366439">
+      <w:tr w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w14:paraId="3D9B4B96" w14:textId="77777777" w:rsidTr="00687701">
         <w:trPr>
-          <w:trHeight w:val="120"/>
+          <w:trHeight w:val="58"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="427" w:type="dxa"/>
-[...142 lines deleted...]
-          <w:p w14:paraId="144655A6" w14:textId="77777777" w:rsidR="00366439" w:rsidRPr="00DC50D8" w:rsidRDefault="00366439" w:rsidP="00681C7D">
+            <w:tcW w:w="351" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F5B32D7" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="68BA5CE9" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1136" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="508B4BC2" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="929" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AE627A6" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A8BBA6F" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1159" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D7C17D5" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CAB023F" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1220" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="078209C0" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1338" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="22BCBC94" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00366439" w:rsidRPr="00DC50D8" w14:paraId="32DB792E" w14:textId="77777777" w:rsidTr="00366439">
+      <w:tr w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w14:paraId="26E75A20" w14:textId="77777777" w:rsidTr="00687701">
         <w:trPr>
-          <w:trHeight w:val="120"/>
+          <w:trHeight w:val="58"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="427" w:type="dxa"/>
-[...142 lines deleted...]
-          <w:p w14:paraId="039CD672" w14:textId="77777777" w:rsidR="00366439" w:rsidRPr="00DC50D8" w:rsidRDefault="00366439" w:rsidP="00681C7D">
+            <w:tcW w:w="351" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="09AFA0D2" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="31B95E46" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1136" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F626FEF" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="929" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E6CE8C1" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="632A3882" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1159" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="65C6D1EE" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="17707739" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1220" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="509A7E6D" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1338" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="51F108B1" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00366439" w:rsidRPr="00DC50D8" w14:paraId="2FC7EED6" w14:textId="77777777" w:rsidTr="00366439">
+      <w:tr w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w14:paraId="2C7D7F14" w14:textId="77777777" w:rsidTr="00687701">
         <w:trPr>
-          <w:trHeight w:val="120"/>
+          <w:trHeight w:val="58"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="427" w:type="dxa"/>
-[...142 lines deleted...]
-          <w:p w14:paraId="75509743" w14:textId="77777777" w:rsidR="00366439" w:rsidRPr="00DC50D8" w:rsidRDefault="00366439" w:rsidP="00681C7D">
+            <w:tcW w:w="351" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="14793FB7" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A8E0AE7" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1136" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="0644F4F9" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="929" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E7698A6" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="46CAE7E1" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1159" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="712E78D4" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EDE51E8" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1220" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="51F8F28B" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1338" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="567DA05A" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00366439" w:rsidRPr="00DC50D8" w14:paraId="56FDA56F" w14:textId="77777777" w:rsidTr="00366439">
+      <w:tr w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w14:paraId="78D296BA" w14:textId="77777777" w:rsidTr="00687701">
         <w:trPr>
-          <w:trHeight w:val="120"/>
+          <w:trHeight w:val="58"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="427" w:type="dxa"/>
-[...142 lines deleted...]
-          <w:p w14:paraId="473F005C" w14:textId="77777777" w:rsidR="00366439" w:rsidRPr="00DC50D8" w:rsidRDefault="00366439" w:rsidP="00681C7D">
+            <w:tcW w:w="351" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="6580E8B2" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D6BEAFA" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1136" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="50224B64" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="929" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EB31B9C" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="4837192C" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1159" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="04CD7D3D" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A4A2EE0" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1220" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AF53D89" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1338" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D469BC4" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00366439" w:rsidRPr="00DC50D8" w14:paraId="4E1CE129" w14:textId="77777777" w:rsidTr="00366439">
+      <w:tr w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w14:paraId="19B17926" w14:textId="77777777" w:rsidTr="00687701">
         <w:trPr>
-          <w:trHeight w:val="120"/>
+          <w:trHeight w:val="58"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="427" w:type="dxa"/>
-[...142 lines deleted...]
-          <w:p w14:paraId="2760F828" w14:textId="77777777" w:rsidR="00366439" w:rsidRPr="00DC50D8" w:rsidRDefault="00366439" w:rsidP="00681C7D">
+            <w:tcW w:w="351" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="41ED4652" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="46AF8F3B" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1136" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="5816A34C" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="929" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="778384C8" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B89D542" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1159" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="41C70E55" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C7DA60E" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1220" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B580C06" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1338" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BD23114" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00366439" w:rsidRPr="00DC50D8" w14:paraId="2908737A" w14:textId="77777777" w:rsidTr="00366439">
+      <w:tr w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w14:paraId="13DB713B" w14:textId="77777777" w:rsidTr="00687701">
         <w:trPr>
-          <w:trHeight w:val="120"/>
+          <w:trHeight w:val="58"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="427" w:type="dxa"/>
-[...142 lines deleted...]
-          <w:p w14:paraId="3A354798" w14:textId="77777777" w:rsidR="00366439" w:rsidRPr="00DC50D8" w:rsidRDefault="00366439" w:rsidP="00681C7D">
+            <w:tcW w:w="351" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="48817913" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A0EB8AD" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1136" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="11CF9879" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="929" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="64190257" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E7BC023" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1159" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C86D435" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B87D8C2" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1220" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="65936CB5" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1338" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="63BE3A9C" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00366439" w:rsidRPr="00DC50D8" w14:paraId="7E9BDB58" w14:textId="77777777" w:rsidTr="00366439">
+      <w:tr w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w14:paraId="46466294" w14:textId="77777777" w:rsidTr="00687701">
         <w:trPr>
-          <w:trHeight w:val="120"/>
+          <w:trHeight w:val="58"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="427" w:type="dxa"/>
-[...142 lines deleted...]
-          <w:p w14:paraId="49207E58" w14:textId="77777777" w:rsidR="00366439" w:rsidRPr="00DC50D8" w:rsidRDefault="00366439" w:rsidP="00681C7D">
+            <w:tcW w:w="351" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="64938FE4" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C040528" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1136" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="11469584" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="929" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BE2B574" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="23580E71" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1159" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="042EBCBA" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="100ADD7A" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1220" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BDF43C0" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1338" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F36D998" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00366439" w:rsidRPr="00DC50D8" w14:paraId="034B62F4" w14:textId="77777777" w:rsidTr="00366439">
+      <w:tr w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w14:paraId="135B8E65" w14:textId="77777777" w:rsidTr="00687701">
         <w:trPr>
-          <w:trHeight w:val="120"/>
+          <w:trHeight w:val="58"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="427" w:type="dxa"/>
-[...142 lines deleted...]
-          <w:p w14:paraId="5CF6CE0B" w14:textId="77777777" w:rsidR="00366439" w:rsidRPr="00DC50D8" w:rsidRDefault="00366439" w:rsidP="00681C7D">
+            <w:tcW w:w="351" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="154090C0" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="68FDC614" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1136" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AA4CD2C" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="929" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F5FFE01" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="30A05138" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1159" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="1158978E" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EBADDA2" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1220" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="31D5486C" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1338" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E483664" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00366439" w:rsidRPr="00DC50D8" w14:paraId="09ECD489" w14:textId="77777777" w:rsidTr="00366439">
+      <w:tr w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w14:paraId="3A2D8BE6" w14:textId="77777777" w:rsidTr="00687701">
         <w:trPr>
-          <w:trHeight w:val="120"/>
+          <w:trHeight w:val="58"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="427" w:type="dxa"/>
-[...142 lines deleted...]
-          <w:p w14:paraId="2EE45DBC" w14:textId="77777777" w:rsidR="00366439" w:rsidRPr="00DC50D8" w:rsidRDefault="00366439" w:rsidP="00681C7D">
+            <w:tcW w:w="351" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A727A08" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="54C0475E" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1136" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F7EBF68" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="929" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C81E5F3" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E5F8E24" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1159" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="42DCE673" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F81AEC8" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1220" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D1B02CE" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1338" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="30474BA3" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00366439" w:rsidRPr="00DC50D8" w14:paraId="6667D37E" w14:textId="77777777" w:rsidTr="00366439">
+      <w:tr w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w14:paraId="3DD35C67" w14:textId="77777777" w:rsidTr="00687701">
         <w:trPr>
-          <w:trHeight w:val="120"/>
+          <w:trHeight w:val="58"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="427" w:type="dxa"/>
-[...142 lines deleted...]
-          <w:p w14:paraId="5433E868" w14:textId="77777777" w:rsidR="00366439" w:rsidRPr="00DC50D8" w:rsidRDefault="00366439" w:rsidP="00681C7D">
+            <w:tcW w:w="351" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="005CCEAD" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1285" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="03716757" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1136" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="309639B1" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="929" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E300F49" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1173" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="64C717DB" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1159" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="44EB14D2" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="098A9FCC" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1220" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="262110FB" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="8"/>
+                <w:szCs w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1338" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D9525AE" w14:textId="77777777" w:rsidR="00F5124F" w:rsidRPr="00DC50D8" w:rsidRDefault="00F5124F" w:rsidP="00F00082">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="2"/>
     </w:tbl>
     <w:p w14:paraId="73175C3E" w14:textId="77777777" w:rsidR="00366439" w:rsidRDefault="00366439" w:rsidP="003C0AAC">
       <w:pPr>
         <w:pStyle w:val="TableContents"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
@@ -30731,74 +31710,110 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>UEN of Training Provider(s) (if applicable)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="583D26E9" w14:textId="77777777" w:rsidR="007A2379" w:rsidRPr="007A2379" w:rsidRDefault="007A2379" w:rsidP="007A2379">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="28"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A2379">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Training Start Date (dd/mm/yyyy)</w:t>
+              <w:t>Training Start Date (dd/mm/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007A2379">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>yyyy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007A2379">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3D0A8CCA" w14:textId="77777777" w:rsidR="007A2379" w:rsidRPr="007A2379" w:rsidRDefault="007A2379" w:rsidP="007A2379">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="28"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A2379">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Training End Date (dd/mm/yyyy)</w:t>
+              <w:t>Training End Date (dd/mm/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007A2379">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>yyyy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007A2379">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="58C7FA8C" w14:textId="77777777" w:rsidR="007A2379" w:rsidRPr="007A2379" w:rsidRDefault="007A2379" w:rsidP="007A2379">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="28"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A2379">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Course Title</w:t>
             </w:r>
           </w:p>
@@ -30858,98 +31873,91 @@
           <w:p w14:paraId="6CA5D9E3" w14:textId="77777777" w:rsidR="007A2379" w:rsidRPr="007A2379" w:rsidRDefault="007A2379" w:rsidP="007A2379">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A2379">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Unionised CTCs: President of Union, Executive Secretary (ES), General Secretary (GS)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="31A4C4EA" w14:textId="77777777" w:rsidR="007A2379" w:rsidRPr="007A2379" w:rsidRDefault="007A2379" w:rsidP="007A2379">
+          <w:p w14:paraId="6710B12C" w14:textId="701120CE" w:rsidR="007A2379" w:rsidRPr="007A2379" w:rsidRDefault="007A2379" w:rsidP="007A2379">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A2379">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>U SME CTCs: Director of U SME</w:t>
-[...9 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:t>Other CTCs: Cluster Super</w:t>
+            </w:r>
+            <w:r w:rsidR="00065E64">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>vising</w:t>
+            </w:r>
             <w:r w:rsidRPr="007A2379">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Other CTCs: Cluster Super Lead</w:t>
+              <w:t xml:space="preserve"> Lead</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5516" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
           </w:tcPr>
           <w:p w14:paraId="0669D502" w14:textId="12013475" w:rsidR="007A2379" w:rsidRPr="007A2379" w:rsidRDefault="007F731F" w:rsidP="003C0AAC">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>For attachment file…</w:t>
             </w:r>
@@ -31208,51 +32216,71 @@
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6DB05AA5" w14:textId="69F1C767" w:rsidR="00A74BC0" w:rsidRPr="007C2A4C" w:rsidRDefault="00A74BC0" w:rsidP="00232F9B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A74BC0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>*Mandatory field for New project submission on and from 24/03/2025 onwards</w:t>
+              <w:t xml:space="preserve">*Mandatory field for </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A74BC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>New</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A74BC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> project submission on and from 24/03/2025 onwards</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5516" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
           </w:tcPr>
           <w:p w14:paraId="219265ED" w14:textId="77777777" w:rsidR="00A71A89" w:rsidRDefault="00A71A89" w:rsidP="00232F9B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>For attachment file…</w:t>
             </w:r>
@@ -31302,51 +32330,71 @@
           <w:b/>
           <w:bCs/>
           <w:color w:val="0066CC"/>
         </w:rPr>
         <w:t>SECTION 5 OF 5:  DECLARATION BY APPLICANT-EMPLOYER</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F18C1C6" w14:textId="207F7158" w:rsidR="007A2379" w:rsidRPr="007A2379" w:rsidRDefault="007A2379" w:rsidP="003C0AAC">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0066CC"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A2379">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0066CC"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>"Applicant" or "you" refers to the company or business applying for this grant, e.g a sole proprietorship, partnership, limited liability partnership, or private limited company.</w:t>
+        <w:t xml:space="preserve">"Applicant" or "you" refers to the company or business applying for this grant, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A2379">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0066CC"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>e.g</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A2379">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0066CC"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a sole proprietorship, partnership, limited liability partnership, or private limited company.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C84D085" w14:textId="2F69060C" w:rsidR="005B606E" w:rsidRPr="005B606E" w:rsidRDefault="005B606E" w:rsidP="003C0AAC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B606E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
@@ -31587,192 +32635,186 @@
               <w:t>Senior management reps</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7614" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="334011F1" w14:textId="0115ED87" w:rsidR="00154EF6" w:rsidRPr="007C3518" w:rsidRDefault="00154EF6" w:rsidP="003C0AAC">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C3518">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Senior management is one who is able to make business and workforce decisions for the entity (e.g. Owner / Chairman / President / Director / Managing Director (MD) / Chief Executive Officer (CEO) / General Manager (GM)).</w:t>
-[...44 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Senior management is one who </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007C3518">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Unionised CTCs: President of Union, Executive Secretary (ES), General Secretary (GS).</w:t>
-[...35 lines deleted...]
-            </w:pPr>
+              <w:t>is able to</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="007C3518">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>U SME CTCs: Director of U SME</w:t>
+              <w:t xml:space="preserve"> make business and workforce decisions for the entity (e.g. Owner / Chairman / President / Director / Managing Director (MD) / Chief Executive Officer (CEO) / General Manager (GM)).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D569E" w:rsidRPr="007C3518" w14:paraId="296FCB14" w14:textId="77777777" w:rsidTr="005B606E">
+      <w:tr w:rsidR="005D569E" w:rsidRPr="007C3518" w14:paraId="09632AD5" w14:textId="77777777" w:rsidTr="005B606E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
-            <w:vMerge/>
-[...6 lines deleted...]
-              <w:rPr>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="79EB3C2D" w14:textId="611C97F1" w:rsidR="005D569E" w:rsidRPr="007C3518" w:rsidRDefault="005D569E" w:rsidP="003C0AAC">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="007C3518">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>NTUC / Worker rep</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7614" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5AD7F21B" w14:textId="52BD52E2" w:rsidR="005D569E" w:rsidRPr="007C3518" w:rsidRDefault="005D569E" w:rsidP="003C0AAC">
+          <w:p w14:paraId="50709078" w14:textId="5A9F65DD" w:rsidR="005D569E" w:rsidRPr="007C3518" w:rsidRDefault="005D569E" w:rsidP="003C0AAC">
             <w:pPr>
               <w:pStyle w:val="TableContents"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C3518">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Other CTCs: Cluster Super Lead</w:t>
+              <w:t>Unionised CTCs: President of Union, Executive Secretary (ES), General Secretary (GS).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D569E" w:rsidRPr="007C3518" w14:paraId="296FCB14" w14:textId="77777777" w:rsidTr="005B606E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="58F219E3" w14:textId="77777777" w:rsidR="005D569E" w:rsidRPr="007C3518" w:rsidRDefault="005D569E" w:rsidP="003C0AAC">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7614" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AD7F21B" w14:textId="2F65AF43" w:rsidR="005D569E" w:rsidRPr="007C3518" w:rsidRDefault="005D569E" w:rsidP="003C0AAC">
+            <w:pPr>
+              <w:pStyle w:val="TableContents"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C3518">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Others: Cluster Super</w:t>
+            </w:r>
+            <w:r w:rsidR="00F50634">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>vising</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C3518">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Lead</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="42F28090" w14:textId="77777777" w:rsidR="001D0507" w:rsidRDefault="001D0507" w:rsidP="003C0AAC">
       <w:pPr>
         <w:pStyle w:val="TableContents"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:sectPr w:rsidR="001D0507" w:rsidSect="003654B2">
           <w:footerReference w:type="default" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="567" w:footer="680" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
@@ -32043,58 +33085,58 @@
         <w:pStyle w:val="TableContents"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="001D0507" w:rsidRPr="00154EF6" w:rsidSect="003654B2">
       <w:footerReference w:type="default" r:id="rId17"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="567" w:footer="680" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0419513A" w14:textId="77777777" w:rsidR="00FB2AAE" w:rsidRDefault="00FB2AAE" w:rsidP="00D141B4">
+    <w:p w14:paraId="195FDC0A" w14:textId="77777777" w:rsidR="00D86DF8" w:rsidRDefault="00D86DF8" w:rsidP="00D141B4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="783E6494" w14:textId="77777777" w:rsidR="00FB2AAE" w:rsidRDefault="00FB2AAE" w:rsidP="00D141B4">
+    <w:p w14:paraId="620DB4BD" w14:textId="77777777" w:rsidR="00D86DF8" w:rsidRDefault="00D86DF8" w:rsidP="00D141B4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -32118,51 +33160,50 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:panose1 w:val="020B0603030804020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
-    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Devanagari">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -32669,58 +33710,58 @@
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1217F590" w14:textId="09453BE5" w:rsidR="001D0507" w:rsidRPr="001D0507" w:rsidRDefault="001D0507" w:rsidP="001D0507">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0E43A12D" w14:textId="77777777" w:rsidR="00FB2AAE" w:rsidRDefault="00FB2AAE" w:rsidP="00D141B4">
+    <w:p w14:paraId="1014DE80" w14:textId="77777777" w:rsidR="00D86DF8" w:rsidRDefault="00D86DF8" w:rsidP="00D141B4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="16D3057A" w14:textId="77777777" w:rsidR="00FB2AAE" w:rsidRDefault="00FB2AAE" w:rsidP="00D141B4">
+    <w:p w14:paraId="5DB439A0" w14:textId="77777777" w:rsidR="00D86DF8" w:rsidRDefault="00D86DF8" w:rsidP="00D141B4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="34DD78BE" w14:textId="7EF1B69D" w:rsidR="00366439" w:rsidRDefault="00366439">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="20137951"/>
       <w:placeholder>
         <w:docPart w:val="56E93CE2F3BE45ADBB2EE16ADF65C552"/>
       </w:placeholder>
     </w:sdtPr>
     <w:sdtContent>
@@ -37837,185 +38878,192 @@
     <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="53552089">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="1033699389">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="1443188083">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="1765493336">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="1446264781">
     <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="1218667683">
     <w:abstractNumId w:val="15"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="156"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="284"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B479C5"/>
     <w:rsid w:val="0000260D"/>
     <w:rsid w:val="00015824"/>
     <w:rsid w:val="00031EAB"/>
     <w:rsid w:val="00035131"/>
     <w:rsid w:val="00053C34"/>
     <w:rsid w:val="0005750E"/>
+    <w:rsid w:val="00065E64"/>
     <w:rsid w:val="00076DAC"/>
+    <w:rsid w:val="000857AA"/>
     <w:rsid w:val="000878DE"/>
     <w:rsid w:val="000B682F"/>
     <w:rsid w:val="000C0AC1"/>
     <w:rsid w:val="000C3252"/>
     <w:rsid w:val="000C3ABF"/>
     <w:rsid w:val="000D5846"/>
     <w:rsid w:val="000E7017"/>
     <w:rsid w:val="0012249B"/>
     <w:rsid w:val="00122686"/>
     <w:rsid w:val="00131704"/>
     <w:rsid w:val="00144B48"/>
     <w:rsid w:val="00147A52"/>
     <w:rsid w:val="001546BC"/>
     <w:rsid w:val="00154EF6"/>
     <w:rsid w:val="00165390"/>
+    <w:rsid w:val="001746EA"/>
     <w:rsid w:val="0019026D"/>
     <w:rsid w:val="001965D8"/>
     <w:rsid w:val="001972C3"/>
     <w:rsid w:val="001A10F4"/>
     <w:rsid w:val="001A48E5"/>
     <w:rsid w:val="001B1CCB"/>
     <w:rsid w:val="001D0507"/>
     <w:rsid w:val="001D2694"/>
     <w:rsid w:val="001E1D4C"/>
     <w:rsid w:val="001E70F6"/>
     <w:rsid w:val="001F42E8"/>
     <w:rsid w:val="0020727D"/>
     <w:rsid w:val="00254D3E"/>
     <w:rsid w:val="00265187"/>
     <w:rsid w:val="002674FC"/>
     <w:rsid w:val="002C0E00"/>
     <w:rsid w:val="002C3DC3"/>
     <w:rsid w:val="002E6B94"/>
     <w:rsid w:val="002F5E87"/>
     <w:rsid w:val="00300B85"/>
     <w:rsid w:val="0030298C"/>
     <w:rsid w:val="00306689"/>
     <w:rsid w:val="003210AE"/>
     <w:rsid w:val="003356E6"/>
     <w:rsid w:val="00346294"/>
     <w:rsid w:val="003530D7"/>
     <w:rsid w:val="00360DA4"/>
     <w:rsid w:val="003654B2"/>
     <w:rsid w:val="003657F1"/>
     <w:rsid w:val="00366439"/>
     <w:rsid w:val="003813C7"/>
     <w:rsid w:val="003876D2"/>
     <w:rsid w:val="00394BE9"/>
     <w:rsid w:val="00395BE5"/>
     <w:rsid w:val="003A0792"/>
     <w:rsid w:val="003B06FA"/>
     <w:rsid w:val="003B08F7"/>
     <w:rsid w:val="003C0AAC"/>
     <w:rsid w:val="003C49B5"/>
     <w:rsid w:val="003E417F"/>
     <w:rsid w:val="003E42F7"/>
     <w:rsid w:val="003F4657"/>
     <w:rsid w:val="00403287"/>
     <w:rsid w:val="00406B7D"/>
     <w:rsid w:val="00413485"/>
+    <w:rsid w:val="00434496"/>
     <w:rsid w:val="00441696"/>
     <w:rsid w:val="0044692C"/>
     <w:rsid w:val="00462ADD"/>
     <w:rsid w:val="00464CCE"/>
     <w:rsid w:val="00473328"/>
     <w:rsid w:val="00476A4E"/>
     <w:rsid w:val="00482F69"/>
     <w:rsid w:val="00490D09"/>
     <w:rsid w:val="00497CB9"/>
     <w:rsid w:val="004B1442"/>
     <w:rsid w:val="004B27A8"/>
     <w:rsid w:val="004B400D"/>
     <w:rsid w:val="004C3048"/>
     <w:rsid w:val="004C664C"/>
     <w:rsid w:val="004F3939"/>
     <w:rsid w:val="00510C9A"/>
     <w:rsid w:val="005110F7"/>
     <w:rsid w:val="0053515B"/>
     <w:rsid w:val="005357E0"/>
     <w:rsid w:val="00535859"/>
     <w:rsid w:val="00540498"/>
     <w:rsid w:val="005404F2"/>
     <w:rsid w:val="0056564F"/>
     <w:rsid w:val="00572C6F"/>
     <w:rsid w:val="005743DB"/>
     <w:rsid w:val="0058134A"/>
+    <w:rsid w:val="005832A8"/>
     <w:rsid w:val="005A6C36"/>
     <w:rsid w:val="005A7D9F"/>
     <w:rsid w:val="005B606E"/>
     <w:rsid w:val="005C3210"/>
     <w:rsid w:val="005C6922"/>
     <w:rsid w:val="005D569E"/>
     <w:rsid w:val="005F418B"/>
     <w:rsid w:val="00601837"/>
     <w:rsid w:val="006039BB"/>
     <w:rsid w:val="006056D4"/>
     <w:rsid w:val="00616E79"/>
     <w:rsid w:val="00617B75"/>
     <w:rsid w:val="00622D31"/>
     <w:rsid w:val="00634DBE"/>
     <w:rsid w:val="00640648"/>
     <w:rsid w:val="006505F7"/>
     <w:rsid w:val="00680654"/>
+    <w:rsid w:val="00687701"/>
     <w:rsid w:val="00691A0E"/>
     <w:rsid w:val="00694F16"/>
     <w:rsid w:val="006955EC"/>
     <w:rsid w:val="006968D6"/>
     <w:rsid w:val="006A67EC"/>
     <w:rsid w:val="006B4D93"/>
     <w:rsid w:val="006B730F"/>
     <w:rsid w:val="006C44E7"/>
     <w:rsid w:val="006D23BC"/>
     <w:rsid w:val="006F6BCF"/>
     <w:rsid w:val="00710EF5"/>
     <w:rsid w:val="00752DC9"/>
     <w:rsid w:val="00767691"/>
     <w:rsid w:val="00767B31"/>
     <w:rsid w:val="007750A0"/>
     <w:rsid w:val="007767AE"/>
     <w:rsid w:val="0078149C"/>
     <w:rsid w:val="00781B06"/>
     <w:rsid w:val="007A2379"/>
     <w:rsid w:val="007B355C"/>
     <w:rsid w:val="007C157D"/>
     <w:rsid w:val="007C3518"/>
     <w:rsid w:val="007C6F73"/>
     <w:rsid w:val="007D78E3"/>
     <w:rsid w:val="007F731F"/>
@@ -38046,147 +39094,152 @@
     <w:rsid w:val="00905D17"/>
     <w:rsid w:val="00907BA8"/>
     <w:rsid w:val="00916F47"/>
     <w:rsid w:val="0092196A"/>
     <w:rsid w:val="00930984"/>
     <w:rsid w:val="009546F7"/>
     <w:rsid w:val="009553E0"/>
     <w:rsid w:val="00963484"/>
     <w:rsid w:val="00964F53"/>
     <w:rsid w:val="0096606B"/>
     <w:rsid w:val="009818D5"/>
     <w:rsid w:val="00983C4A"/>
     <w:rsid w:val="00993577"/>
     <w:rsid w:val="009B0E91"/>
     <w:rsid w:val="009B6CB1"/>
     <w:rsid w:val="009C2829"/>
     <w:rsid w:val="009E132A"/>
     <w:rsid w:val="009E43E9"/>
     <w:rsid w:val="009E6273"/>
     <w:rsid w:val="00A17CFE"/>
     <w:rsid w:val="00A20C01"/>
     <w:rsid w:val="00A24692"/>
     <w:rsid w:val="00A252A6"/>
     <w:rsid w:val="00A313C3"/>
     <w:rsid w:val="00A33670"/>
+    <w:rsid w:val="00A346F8"/>
     <w:rsid w:val="00A37208"/>
     <w:rsid w:val="00A550A6"/>
     <w:rsid w:val="00A632AB"/>
     <w:rsid w:val="00A71A89"/>
     <w:rsid w:val="00A74BC0"/>
     <w:rsid w:val="00A77965"/>
     <w:rsid w:val="00AB15EA"/>
     <w:rsid w:val="00AB7A94"/>
     <w:rsid w:val="00AC7DAD"/>
     <w:rsid w:val="00AD2EFE"/>
     <w:rsid w:val="00AD3432"/>
     <w:rsid w:val="00AD518A"/>
     <w:rsid w:val="00AE4504"/>
     <w:rsid w:val="00AF4D95"/>
     <w:rsid w:val="00B020EE"/>
     <w:rsid w:val="00B14405"/>
     <w:rsid w:val="00B37A47"/>
     <w:rsid w:val="00B37A92"/>
     <w:rsid w:val="00B4787C"/>
     <w:rsid w:val="00B479C5"/>
     <w:rsid w:val="00B505D8"/>
     <w:rsid w:val="00B52D51"/>
     <w:rsid w:val="00B607A3"/>
     <w:rsid w:val="00B84558"/>
     <w:rsid w:val="00BA19DE"/>
     <w:rsid w:val="00BA3144"/>
     <w:rsid w:val="00BA7077"/>
     <w:rsid w:val="00BA79A3"/>
     <w:rsid w:val="00BC12DA"/>
     <w:rsid w:val="00BC26B0"/>
     <w:rsid w:val="00BC6003"/>
     <w:rsid w:val="00BD2B8B"/>
+    <w:rsid w:val="00BD4CF2"/>
     <w:rsid w:val="00BD63E7"/>
     <w:rsid w:val="00BE046A"/>
     <w:rsid w:val="00BE6D33"/>
     <w:rsid w:val="00C11CAB"/>
     <w:rsid w:val="00C13C72"/>
     <w:rsid w:val="00C26CC2"/>
     <w:rsid w:val="00C4462B"/>
     <w:rsid w:val="00C46D92"/>
     <w:rsid w:val="00C520A8"/>
     <w:rsid w:val="00C564EE"/>
     <w:rsid w:val="00C615D5"/>
     <w:rsid w:val="00C67B7C"/>
     <w:rsid w:val="00C768F6"/>
     <w:rsid w:val="00C97887"/>
     <w:rsid w:val="00CA4858"/>
     <w:rsid w:val="00CA7CDF"/>
     <w:rsid w:val="00CB13C6"/>
     <w:rsid w:val="00CC2E89"/>
     <w:rsid w:val="00CD1E88"/>
     <w:rsid w:val="00CD6E75"/>
     <w:rsid w:val="00CF016A"/>
     <w:rsid w:val="00CF1D6C"/>
     <w:rsid w:val="00D002B6"/>
     <w:rsid w:val="00D035B5"/>
     <w:rsid w:val="00D141B4"/>
     <w:rsid w:val="00D15815"/>
     <w:rsid w:val="00D23054"/>
     <w:rsid w:val="00D37620"/>
     <w:rsid w:val="00D447B2"/>
     <w:rsid w:val="00D556C2"/>
     <w:rsid w:val="00D67954"/>
     <w:rsid w:val="00D76081"/>
     <w:rsid w:val="00D76827"/>
     <w:rsid w:val="00D772A5"/>
     <w:rsid w:val="00D81B18"/>
     <w:rsid w:val="00D85478"/>
+    <w:rsid w:val="00D86DF8"/>
     <w:rsid w:val="00D86E76"/>
     <w:rsid w:val="00DA2D60"/>
     <w:rsid w:val="00DB33B4"/>
     <w:rsid w:val="00DB7C2C"/>
     <w:rsid w:val="00DC50D8"/>
     <w:rsid w:val="00DD0E0A"/>
     <w:rsid w:val="00DD0EC0"/>
     <w:rsid w:val="00DE32E3"/>
     <w:rsid w:val="00DF6A14"/>
     <w:rsid w:val="00E07E9E"/>
     <w:rsid w:val="00E13F60"/>
     <w:rsid w:val="00E62DA5"/>
     <w:rsid w:val="00E84A61"/>
     <w:rsid w:val="00E952A1"/>
     <w:rsid w:val="00EA76E6"/>
     <w:rsid w:val="00EB1C46"/>
     <w:rsid w:val="00EC0EED"/>
     <w:rsid w:val="00EE03A6"/>
     <w:rsid w:val="00EE44F0"/>
     <w:rsid w:val="00EF3758"/>
     <w:rsid w:val="00EF5407"/>
     <w:rsid w:val="00F005A2"/>
     <w:rsid w:val="00F123B3"/>
     <w:rsid w:val="00F22A98"/>
     <w:rsid w:val="00F24AC1"/>
     <w:rsid w:val="00F337F8"/>
     <w:rsid w:val="00F36C81"/>
     <w:rsid w:val="00F4015E"/>
     <w:rsid w:val="00F41C5B"/>
+    <w:rsid w:val="00F50634"/>
+    <w:rsid w:val="00F5124F"/>
     <w:rsid w:val="00F52E96"/>
     <w:rsid w:val="00F55BCA"/>
     <w:rsid w:val="00F67B84"/>
     <w:rsid w:val="00F71FB4"/>
     <w:rsid w:val="00F754DB"/>
     <w:rsid w:val="00F75FB0"/>
     <w:rsid w:val="00F85167"/>
     <w:rsid w:val="00FB0393"/>
     <w:rsid w:val="00FB2AAE"/>
     <w:rsid w:val="00FB67DA"/>
     <w:rsid w:val="00FC162D"/>
     <w:rsid w:val="00FD1ABE"/>
     <w:rsid w:val="00FD491C"/>
     <w:rsid w:val="00FF5393"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
@@ -39885,113 +40938,118 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:panose1 w:val="020B0603030804020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
-    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Devanagari">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0090695B"/>
+    <w:rsid w:val="000857AA"/>
     <w:rsid w:val="00122686"/>
+    <w:rsid w:val="001746EA"/>
+    <w:rsid w:val="001E31FF"/>
     <w:rsid w:val="0030298C"/>
     <w:rsid w:val="00384226"/>
     <w:rsid w:val="004C3048"/>
     <w:rsid w:val="004D1EC6"/>
+    <w:rsid w:val="005832A8"/>
+    <w:rsid w:val="00654BA1"/>
     <w:rsid w:val="00702BC7"/>
     <w:rsid w:val="00722F4C"/>
     <w:rsid w:val="00885F4B"/>
     <w:rsid w:val="0090695B"/>
     <w:rsid w:val="00A37208"/>
     <w:rsid w:val="00CA4858"/>
     <w:rsid w:val="00D87E8A"/>
     <w:rsid w:val="00DB33B4"/>
     <w:rsid w:val="00E33EE4"/>
+    <w:rsid w:val="00E463DE"/>
     <w:rsid w:val="00F93038"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-MY"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
@@ -40743,78 +41801,78 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E6913D71-8AE7-484D-9E5F-6599834AACF4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
-  <Words>3987</Words>
-  <Characters>22726</Characters>
+  <Words>3990</Words>
+  <Characters>22743</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>189</Lines>
   <Paragraphs>53</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Headings</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr>Please read through the eligibility criteria carefully and declare that you have</vt:lpstr>
       <vt:lpstr>Please read and accept the following terms and conditions.</vt:lpstr>
       <vt:lpstr>    PROVIDE DETAILS OF COSTS</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>26660</CharactersWithSpaces>
+  <CharactersWithSpaces>26680</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>sitiaishah310894@gmail.com</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>